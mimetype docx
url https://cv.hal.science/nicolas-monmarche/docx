--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -298,248 +298,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Graph Matching Problem Solved by Max-Min Ant System</w:t>
+                <w:t xml:space="preserve">Multivalent Graph Matching for Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieu Diem Ho</w:t>
+                <w:t xml:space="preserve">D. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Ramel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+                <w:t xml:space="preserve">N. Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12644, Springer International Publishing, pp.227-237, 2021, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12917, Springer International Publishing, pp.488-503, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400440v1</w:t>
+                <w:t xml:space="preserve">hal-03400426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Graph Matching for Symbol Recognition</w:t>
+                <w:t xml:space="preserve">Multivalent Graph Matching Problem Solved by Max-Min Ant System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ho</w:t>
+                <w:t xml:space="preserve">Kieu Diem Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Monmarché</w:t>
+                <w:t xml:space="preserve">Jean Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12917, Springer International Publishing, pp.488-503, 2021, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12644, Springer International Publishing, pp.227-237, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400426v1</w:t>
+                <w:t xml:space="preserve">hal-03400440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourmis artificielles</w:t>
               </w:r>
@@ -592,341 +592,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From real ants to artificial ants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial insects : design and achievement of a popular science exhibition aimed at promoting collective artificial intelligence and bio-inspired robotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lenoir</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand et Patrick Siarry. </w:t>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Ants From collective intelligence to real-life optimization and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.27-44, 2010</w:t>
+              <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste-Wiley, chap. 15, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550718v1</w:t>
+                <w:t xml:space="preserve">hal-01067321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective and mobile robotics inspired by insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, chap. 14, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial insects : design and achievement of a popular science exhibition aimed at promoting collective artificial intelligence and bio-inspired robotic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From real ants to artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand et Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste-Wiley, chap. 15, 2010</w:t>
+              <w:t xml:space="preserve">Artificial Ants From collective intelligence to real-life optimization and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.27-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067321v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial ants for artificial art</w:t>
               </w:r>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, chap. 12, 2010</w:t>
@@ -1278,51 +1278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, chap. 13, 2010</w:t>
@@ -1377,51 +1377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Monmarché and F. Guinand and P. Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - John Wiley &amp; Sons, pp.73-97, 2010</w:t>
@@ -1444,126 +1444,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Hidden Markov Models for image recognition : learning with artiﬁcial ants, genetic algorithms and particle swarm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Les fourmis artificielles et le handicap : compensation de déficits d'autonomie et jeux pour déficients visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Patrick Siarry. </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization in Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Digital signal and image processing series - ISTE-John Wiley &amp; Sons, pp.219-243, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 6, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067312v1</w:t>
+                <w:t xml:space="preserve">hal-01067306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourmis artificielles et classification automatique</w:t>
               </w:r>
@@ -1601,51 +1631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 1, 2009</w:t>
@@ -1767,436 +1797,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fourmis réelles aux fourmis artificielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lenoir</w:t>
+                <w:t xml:space="preserve">The use of Hidden Markov Models for image recognition : learning with artiﬁcial ants, genetic algorithms and particle swarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Siarry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis artificielles 1 - Des bases de l'optimisation aux applications industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23-41, 2009, IC2</w:t>
+              <w:t xml:space="preserve">Optimization in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Digital signal and image processing series - ISTE-John Wiley &amp; Sons, pp.219-243, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450067v1</w:t>
+                <w:t xml:space="preserve">hal-01067312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique collective et mobile inspirée par les insectes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Urbano</w:t>
+                <w:t xml:space="preserve">Des fourmis réelles aux fourmis artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis Artificielle, nouvelles directions pour une intelligence collective, volume 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 2, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis artificielles 1 - Des bases de l'optimisation aux applications industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23-41, 2009, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067301v1</w:t>
+                <w:t xml:space="preserve">hal-00450067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des modèles de markov cachés par l'algorithme api</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Robotique collective et mobile inspirée par les insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis Artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 12, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis Artificielle, nouvelles directions pour une intelligence collective, volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 2, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067309v1</w:t>
+                <w:t xml:space="preserve">hal-01067301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes artificiels : conception et réalisation d'une exposition de vulgarisation scientifique pour la promotion de l'intelligence artificielle collective et la robotique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage des modèles de markov cachés par l'algorithme api</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 3, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis Artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 12, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067304v1</w:t>
+                <w:t xml:space="preserve">hal-01067309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fourmis artificielles pour l'art artificiel</w:t>
               </w:r>
@@ -2262,156 +2262,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fourmis artificielles et le handicap : compensation de déficits d'autonomie et jeux pour déficients visuels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les insectes artificiels : conception et réalisation d'une exposition de vulgarisation scientifique pour la promotion de l'intelligence artificielle collective et la robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 6, 2009</w:t>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 3, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067306v1</w:t>
+                <w:t xml:space="preserve">hal-01067304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Markov models training using population based metaheuristics</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Siarry and Zbigriew Michalewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Metaheuristics for Hard optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Natural Computing Series, pp.415-438, 2007</w:t>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimisation en traitement du signal et de l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.245-269, 2007</w:t>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3172, Springer Berlin Heidelberg, pp.310-317, 2004, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4016,51 +4016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Debbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFIP International Conference on Computational Intelligence and Its Applications (CIIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Oran, Algeria. pp.150-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4107,51 +4107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la fermeture coloniale chez les fourmis pour la classification non- supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4183,217 +4183,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par colonies de fourmis pour un problème d'ordonnancement et de VRP intégrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noguer</w:t>
+                <w:t xml:space="preserve">Métaheuriques d'optimisation de couleurs pour l'accessibilité du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946337v1</w:t>
+                <w:t xml:space="preserve">hal-00946314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaheuriques d'optimisation de couleurs pour l'accessibilité du web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Une approche par colonies de fourmis pour un problème d'ordonnancement et de VRP intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946314v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary approach to contrast compensation for dichromat users</w:t>
               </w:r>
@@ -4418,51 +4418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4647,64 +4647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Network of The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4837,51 +4837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,51 +4932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Swarm Intelligence and Differential Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5027,64 +5027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Kountché Djibrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème conférence sur les aides techniques pour les personnes handicapées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5148,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M. Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Angers, France. pp.462-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5312,51 +5312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Angers, France. pp.438-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5375,597 +5375,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary search of parameters for digital sculptures made by artificial ants</w:t>
+                <w:t xml:space="preserve">Artificial ant based algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">Japanese-French Frontier of Science colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025053v1</w:t>
+                <w:t xml:space="preserve">hal-01023695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité de la création musicale par ordinateur : l'exemple d'un instrument virtuel avec accompagnement automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">Tspclass : A novel data clustering approach by artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel M. Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.163-166</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01037996v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bee-based algorithms : a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary search of parameters for digital sculptures made by artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025042v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ant based algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bee-based algorithms : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel M. Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese-French Frontier of Science colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023695v1</w:t>
+                <w:t xml:space="preserve">hal-01025042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tspclass : A novel data clustering approach by artificial ants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Hamdi</w:t>
+                <w:t xml:space="preserve">Accessibilité de la création musicale par ordinateur : l'exemple d'un instrument virtuel avec accompagnement automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025051v1</w:t>
+                <w:t xml:space="preserve">hal-01037996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistive tools to reach European accessibility web standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">Projet hm2ph : transformation interactive de plans d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Internationale Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025021v1</w:t>
+                <w:t xml:space="preserve">hal-01037981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive ant algorithm for real-time music accompaniment</w:t>
               </w:r>
@@ -5977,51 +6003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6040,1314 +6066,1288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual tools to select a layout for an adapted living area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Assistive tools to reach European accessibility web standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assistive technology from adapted equipment to inclusive environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.345-349</w:t>
+              <w:t xml:space="preserve">13th Internationale Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025028v1</w:t>
+                <w:t xml:space="preserve">hal-01025021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessible art creation tools, a generative arts application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">Visual tools to select a layout for an adapted living area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Generative Art Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Assistive technology from adapted equipment to inclusive environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.345-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025026v1</w:t>
+                <w:t xml:space="preserve">hal-01025028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal accessible games for visually impaired players</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoran Bourguigneau</w:t>
+                <w:t xml:space="preserve">Accessible art creation tools, a generative arts application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assistive technology from adapted equipment to inclusive environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.677-681</w:t>
+              <w:t xml:space="preserve">12th Generative Art Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025036v1</w:t>
+                <w:t xml:space="preserve">hal-01025026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet hm2ph : transformation interactive de plans d'habitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Multimodal accessible games for visually impaired players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Bourguigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">Assistive technology from adapted equipment to inclusive environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.677-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01037981v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New exploration operators for the api algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Data clustering with artificial ants : the api algorithm case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Violaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025013v1</w:t>
+                <w:t xml:space="preserve">hal-01024816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mp3 players and audio games : An alternative to portable video games console for visually impaired players</w:t>
+                <w:t xml:space="preserve">Using Ant's task division for better game engines : a contribution to game accessibility for impaired Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Descarpentries</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs, volume 5105 of Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.553-560</w:t>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dortmund, Germany. pp.961-970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024801v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, an accessibility issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">Un robot-jouet pour susciter la communication chez l'enfant avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accessible Design in the Digital World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, York, United Kingdom. pp.9</w:t>
+              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024810v1</w:t>
+                <w:t xml:space="preserve">hal-01025019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants and accessible games for impaired players</w:t>
+                <w:t xml:space="preserve">Baladeurs multimédia et jeux audio : une alternative aux consoles portables pour personnes en situation de handicap visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.112-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025014v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baladeurs multimédia et jeux audio : une alternative aux consoles portables pour personnes en situation de handicap visuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Descarpentries</w:t>
+                <w:t xml:space="preserve">Art, an accessibility issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.112-127</w:t>
+              <w:t xml:space="preserve">Accessible Design in the Digital World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, York, United Kingdom. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025020v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data clustering with artificial ants : the api algorithm case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Violaine</w:t>
+                <w:t xml:space="preserve">Mp3 players and audio games : An alternative to portable video games console for visually impaired players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hammamet, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs, volume 5105 of Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.553-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024816v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ant's task division for better game engines : a contribution to game accessibility for impaired Players</w:t>
+                <w:t xml:space="preserve">Artificial ants and accessible games for impaired players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dortmund, Germany. pp.961-970</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024808v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un robot-jouet pour susciter la communication chez l'enfant avec autisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">New exploration operators for the api algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.19-24</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025019v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité des informations pertinentes des sites web accrue pour les personnes déficientes visuelles par extraction d'informations</w:t>
               </w:r>
@@ -7372,51 +7372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bulucua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11-ième Colloque International sur le Document Électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.151-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7435,243 +7435,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SwarmClass : A Novel Data Clustering Approach by a Hybridization of an Ant Colony with Flying Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Hamdi</w:t>
+                <w:t xml:space="preserve">Artificial ants and dynamical adaptation of accessible games level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence - 6th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.411-412</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.593-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024806v1</w:t>
+                <w:t xml:space="preserve">hal-01024798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants and dynamical adaptation of accessible games level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">SwarmClass : A Novel Data Clustering Approach by a Hybridization of an Ant Colony with Flying Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.593-600</w:t>
+              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence - 6th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.411-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024798v1</w:t>
+                <w:t xml:space="preserve">hal-01024806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcteur automatique ou assistance au webmestre pour obtenir un web accessible</w:t>
               </w:r>
@@ -7683,51 +7683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7778,51 +7778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Generative Art Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7841,675 +7841,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants for the optimization of virtual keyboard arrangement for disable people</w:t>
+                <w:t xml:space="preserve">L'accessibilité du web pour les non et mal-voyants : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.87-98</w:t>
+              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024770v1</w:t>
+                <w:t xml:space="preserve">hal-01024791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux video accessibles et fourmis artificielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">A web site migration support tool to reach european accessibility standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.33-40</w:t>
+              <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.907-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024796v1</w:t>
+                <w:t xml:space="preserve">hal-01024779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web site migration support tool to reach european accessibility standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">Jeux video accessibles et fourmis artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.907-911</w:t>
+              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024779v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'habitats adaptés : visite virtuelle et contrôle d'environnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Artificial ants for the optimization of virtual keyboard arrangement for disable people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.159-166</w:t>
+              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024795v1</w:t>
+                <w:t xml:space="preserve">hal-01024770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility of French publics web sites : a new tool and methodology to reach accessibility compliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">Simulation d'habitats adaptés : visite virtuelle et contrôle d'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Human Machine iNteraction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Timimoun, Algeria. pp.55-60</w:t>
+              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.159-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024767v1</w:t>
+                <w:t xml:space="preserve">hal-01024795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a virtual environment for the design, validation and exploitation of an adapted living area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Accessibility of French publics web sites : a new tool and methodology to reach accessibility compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.101-105</w:t>
+              <w:t xml:space="preserve">Proceedings of Human Machine iNteraction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Timimoun, Algeria. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024781v1</w:t>
+                <w:t xml:space="preserve">hal-01024767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessible card games for visually impaired players</w:t>
               </w:r>
@@ -8521,51 +8508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.802-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8584,1232 +8571,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accessibilité du web pour les non et mal-voyants : un état de l'art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">Towards a virtual environment for the design, validation and exploitation of an adapted living area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.83-90</w:t>
+              <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024791v1</w:t>
+                <w:t xml:space="preserve">hal-01024781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi automatic generator of tactile video games for visually impaired children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+                <w:t xml:space="preserve">A self-organizing antbased information gossiping algorithm for P2P networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computers Helping People with Special Needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Linz, Austria. pp.372-379</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024718v1</w:t>
+                <w:t xml:space="preserve">hal-01024751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automonous gossiping of information in a P2P network with artificial ants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guéret</w:t>
+                <w:t xml:space="preserve">Selection by visualization of topological layouts for adapted living area design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.388-395</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Linz, Austria. pp.500-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024746v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scatter Search Algorithm for the Automatic Clustering Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rasha S. Abdule-Wahab</w:t>
+                <w:t xml:space="preserve">Optimisation de l'organisation d'un clavier virtuel pour personnes handicapées par des fourmis Artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hilal H. Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Industrial Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Leipzig, Germany. pp.350-364</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024734v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique et visualisation de plans d'habitations adaptées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Automonous gossiping of information in a P2P network with artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.81-88</w:t>
+              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.388-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024720v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de fourmis artificielles pour le suivi de points entre deux images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gueritte</w:t>
+                <w:t xml:space="preserve">A Scatter Search Algorithm for the Automatic Clustering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha S. Abdule-Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaid A. Fahdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal H. Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">6th Industrial Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Leipzig, Germany. pp.350-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024763v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Popularization of Artificial Insects : an interactive exhibition for a wide audience to explain and demonstrate computer science and robotic problem solving taking inspiration of insects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Classification automatique et visualisation de plans d'habitations adaptées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.476-483</w:t>
+              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024740v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux vidéo tactiles pour enfants non voyants</w:t>
+                <w:t xml:space="preserve">Semi automatic generator of tactile video games for visually impaired children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.303-308</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Linz, Austria. pp.372-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024726v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-organizing antbased information gossiping algorithm for P2P networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guéret</w:t>
+                <w:t xml:space="preserve">Jeux vidéo tactiles pour enfants non voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Neuchatel, Switzerland</w:t>
+              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024751v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'organisation d'un clavier virtuel pour personnes handicapées par des fourmis Artificielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">On the Popularization of Artificial Insects : an interactive exhibition for a wide audience to explain and demonstrate computer science and robotic problem solving taking inspiration of insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.476-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024758v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection by visualization of topological layouts for adapted living area design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Un algorithme de fourmis artificielles pour le suivi de points entre deux images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computers Helping People with Special Needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Linz, Austria. pp.500-507</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024713v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition de colonies de fourmis pour l'apprentissage supervisée : CompetAnts</w:t>
               </w:r>
@@ -9966,243 +9966,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the chemical recognition system of ants</w:t>
+                <w:t xml:space="preserve">A new clustering algorithm based on the chemical recognition system of ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Venturini Gilles</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Self-Organization and Evolution of Social Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Monte Verita, Switzerland</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247371v1</w:t>
+                <w:t xml:space="preserve">hal-01247362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new clustering algorithm based on the chemical recognition system of ants</w:t>
+                <w:t xml:space="preserve">Modelling of the chemical recognition system of ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venturini Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Self-Organization and Evolution of Social Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Monte Verita, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247362v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10464,51 +10464,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Evolution - 10th International Conference, Evolution Artificielle, EA 201. Revised Selected Papers</w:t>
+                <w:t xml:space="preserve">Artificial Evolution 2011 : 10th International Conference, Evolution Artificielle, EA 2011, Angers, France, October 24-26, 2011, Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
@@ -10540,102 +10540,102 @@
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 2012, Lecture Notes in Computer Science, 978-3-642-35532-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2⟩</w:t>
+              <w:t xml:space="preserve">Springer, 7401, 229 p., 2012, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256241v1</w:t>
+                <w:t xml:space="preserve">hal-00643404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Evolution 2011 : 10th International Conference, Evolution Artificielle, EA 2011, Angers, France, October 24-26, 2011, Revised Selected Papers</w:t>
+                <w:t xml:space="preserve">Artificial Evolution - 10th International Conference, Evolution Artificielle, EA 201. Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
@@ -10667,821 +10667,821 @@
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 7401, 229 p., 2012, Lecture Notes in Computer Science, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Springer, 2012, Lecture Notes in Computer Science, 978-3-642-35532-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00643404v1</w:t>
+                <w:t xml:space="preserve">hal-03256241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution Artificielle 2009</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Pierre Collet, Nicolas Monmarché, Pierrick Legrand, Marc Schoenauer, Evelyne Lutton. Springer, LNCS 5975, pp.163, 2010, 978-3-642-14155-3</w:t>
+                <w:t xml:space="preserve">Artificial Ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. . Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE/Wiley, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643446v1</w:t>
+                <w:t xml:space="preserve">hal-01679305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de robotique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Puret</w:t>
+                <w:t xml:space="preserve">Evolution Artificielle 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sciences Sup - Editions Dunod, 2010</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Collet, Nicolas Monmarché, Pierrick Legrand, Marc Schoenauer, Evelyne Lutton. Springer, LNCS 5975, pp.163, 2010, 978-3-642-14155-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067314v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier de robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Iste-Wiley, 2010</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences Sup - Editions Dunod, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067816v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Ants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste-Wiley, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guinand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01679305v1</w:t>
+                <w:t xml:space="preserve">hal-01067816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis artificielles, Volume 1. Des bases de l’optimisation aux applications industrielles, Traité IC2, série Informatique et Systèmes d’Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fourmis artificielles, Volume 2. Nouvelles directions pour une intelligence collective, Traité IC2, série Informatique et Systèmes d’Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermes-Lavoisier, pp.1-333, 2009</w:t>
+              <w:t xml:space="preserve">Hermes-Lavoisier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679307v1</w:t>
+                <w:t xml:space="preserve">hal-01679306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective</w:t>
+                <w:t xml:space="preserve">Fourmis Artificielles, des bases de l'optimisation aux applications industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès-Lavoisier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067812v1</w:t>
+                <w:t xml:space="preserve">hal-01067811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis artificielles, Volume 2. Nouvelles directions pour une intelligence collective, Traité IC2, série Informatique et Systèmes d’Information</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Hermes-Lavoisier, 2009</w:t>
+                <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès-Lavoisier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679306v1</w:t>
+                <w:t xml:space="preserve">hal-01067812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis Artificielles, des bases de l'optimisation aux applications industrielles</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Hermès-Lavoisier, 2009</w:t>
+                <w:t xml:space="preserve">Fourmis artificielles, Volume 1. Des bases de l’optimisation aux applications industrielles, Traité IC2, série Informatique et Systèmes d’Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. . Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes-Lavoisier, pp.1-333, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067811v1</w:t>
+                <w:t xml:space="preserve">hal-01679307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial evolution</w:t>
               </w:r>
@@ -11784,51 +11784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Debbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Organizational and Collective Intelligence (IJOCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), pp.63-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11914,51 +11914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), pp.85-93. </w:t>
@@ -12022,51 +12022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12152,51 +12152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms in Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12247,51 +12247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.217-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12342,51 +12342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.239-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12450,51 +12450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Liardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 201, pp.333-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12519,51 +12519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robot-toy to incite the communication from a child with autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lebocey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12683,51 +12683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinmon Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.122-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12778,51 +12778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.137-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12873,51 +12873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12968,51 +12968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (é), pp.175-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13063,51 +13063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Modelling and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.345-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13158,51 +13158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Inspired Systems for Parallel, Asynchronous and Decentralised Environments, special issue of Multiagent and Grid System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13227,90 +13227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple game generator for creating audio/tactile games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Disability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13490,51 +13490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16 (8), pp.937-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13687,51 +13687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un travail de fourmi... artificielle !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13749,103 +13749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes artificiels : une exposition interactive et ludique pour illustrer la résolution de problèmes d'informatique et de robotique en s'inspirant du comportement des insectes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebocey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14060,51 +14060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6F1A437"/>
+    <w:nsid w:val="138FB645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14291,51 +14291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monmarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0793-1444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112995462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Repusseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Diem Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ramel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_35" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Urbano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Puret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebocey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sepchat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aupetit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dr&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beugnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chameron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_29" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MMV048K0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Corsini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Repusseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacharme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36616-1_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Diem Ho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boukhari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Debbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mereuta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Amadou Kountche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Kountch&#233; Djibrilla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bourguigneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037981v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descarpentries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025014v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Violaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Billant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bulucua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024718v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha S. Abdule-Wahab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaid A. Fahdil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal H. Saleh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gueritte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679305v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067812v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/hal-00836309" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOCI.2019070104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voisin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2018.02.08" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8198915" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Meureta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021429v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebocey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023091v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinmon Descarpentries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021422v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tercinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel La&#252;gt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00265-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5BW9Z8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(00)00047-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCQWCMZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067884v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monmarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0793-1444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112995462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Repusseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_35" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Diem Ho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ramel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067321v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Puret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebocey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Urbano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sepchat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aupetit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dr&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beugnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chameron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_29" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MMV048K0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Corsini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Repusseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacharme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36616-1_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Diem Ho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boukhari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Debbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mereuta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Amadou Kountche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Kountch&#233; Djibrilla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bourguigneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Violaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Billant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descarpentries" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024810v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bulucua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024770v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha S. Abdule-Wahab" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaid A. Fahdil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal H. Saleh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024720v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024763v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gueritte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679305v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/hal-00836309" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOCI.2019070104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voisin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2018.02.08" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8198915" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Meureta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021429v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebocey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023091v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinmon Descarpentries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021422v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tercinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel La&#252;gt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00265-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5BW9Z8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(00)00047-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCQWCMZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067884v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>