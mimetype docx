--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -298,248 +298,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Graph Matching for Symbol Recognition</w:t>
+                <w:t xml:space="preserve">Multivalent Graph Matching Problem Solved by Max-Min Ant System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ho</w:t>
+                <w:t xml:space="preserve">Kieu Diem Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Monmarché</w:t>
+                <w:t xml:space="preserve">Jean Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12917, Springer International Publishing, pp.488-503, 2021, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12644, Springer International Publishing, pp.227-237, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400426v1</w:t>
+                <w:t xml:space="preserve">hal-03400440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Graph Matching Problem Solved by Max-Min Ant System</w:t>
+                <w:t xml:space="preserve">Multivalent Graph Matching for Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieu Diem Ho</w:t>
+                <w:t xml:space="preserve">D. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Ramel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+                <w:t xml:space="preserve">N. Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12644, Springer International Publishing, pp.227-237, 2021, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12917, Springer International Publishing, pp.488-503, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400440v1</w:t>
+                <w:t xml:space="preserve">hal-03400426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourmis artificielles</w:t>
               </w:r>
@@ -592,556 +592,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial insects : design and achievement of a popular science exhibition aimed at promoting collective artificial intelligence and bio-inspired robotic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial ants and disability : three examples dealing with the compensation of autonomy losses and games for visually impaired people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebocey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Iste-Wiley, chap. 15, 2010</w:t>
+              <w:t xml:space="preserve">, Iste-Wiley, chap. 18, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067321v1</w:t>
+                <w:t xml:space="preserve">hal-01067317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective and mobile robotics inspired by insects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial ants for artificial art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Iste-Wiley, chap. 14, 2010</w:t>
+              <w:t xml:space="preserve">, Iste-Wiley, chap. 19, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067322v1</w:t>
+                <w:t xml:space="preserve">hal-01067319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From real ants to artificial ants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial insects : design and achievement of a popular science exhibition aimed at promoting collective artificial intelligence and bio-inspired robotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lenoir</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand et Patrick Siarry. </w:t>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Ants From collective intelligence to real-life optimization and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.27-44, 2010</w:t>
+              <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste-Wiley, chap. 15, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550718v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants for artificial art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective and mobile robotics inspired by insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Iste-Wiley, chap. 19, 2010</w:t>
+              <w:t xml:space="preserve">, Iste-Wiley, chap. 14, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067319v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants and disability : three examples dealing with the compensation of autonomy losses and games for visually impaired people</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From real ants to artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand et Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste-Wiley, chap. 18, 2010</w:t>
+              <w:t xml:space="preserve">Artificial Ants From collective intelligence to real-life optimization and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.27-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067317v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training of hidden markov models using api ant algorithm</w:t>
               </w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, chap. 12, 2010</w:t>
@@ -1278,51 +1278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, chap. 13, 2010</w:t>
@@ -1377,51 +1377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Monmarché and F. Guinand and P. Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - John Wiley &amp; Sons, pp.73-97, 2010</w:t>
@@ -1444,974 +1444,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fourmis artificielles et le handicap : compensation de déficits d'autonomie et jeux pour déficients visuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">Robotique collective et mobile inspirée par les insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 6, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis Artificielle, nouvelles directions pour une intelligence collective, volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 2, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067306v1</w:t>
+                <w:t xml:space="preserve">hal-01067301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis artificielles et classification automatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Antoine</w:t>
+                <w:t xml:space="preserve">Des fourmis réelles aux fourmis artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 1, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis artificielles 1 - Des bases de l'optimisation aux applications industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23-41, 2009, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067299v1</w:t>
+                <w:t xml:space="preserve">hal-00450067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fourmis artificielles pour l'optimisation en variables continues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Dréo</w:t>
+                <w:t xml:space="preserve">The use of Hidden Markov Models for image recognition : learning with artiﬁcial ants, genetic algorithms and particle swarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 4, 2009</w:t>
+              <w:t xml:space="preserve">Optimization in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Digital signal and image processing series - ISTE-John Wiley &amp; Sons, pp.219-243, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067298v1</w:t>
+                <w:t xml:space="preserve">hal-01067312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Hidden Markov Models for image recognition : learning with artiﬁcial ants, genetic algorithms and particle swarm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Fourmis artificielles et classification automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Siarry. </w:t>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization in Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Digital signal and image processing series - ISTE-John Wiley &amp; Sons, pp.219-243, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067312v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fourmis réelles aux fourmis artificielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lenoir</w:t>
+                <w:t xml:space="preserve">Les fourmis artificielles pour l'optimisation en variables continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis artificielles 1 - Des bases de l'optimisation aux applications industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23-41, 2009, IC2</w:t>
+              <w:t xml:space="preserve">Fourmis artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 4, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450067v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique collective et mobile inspirée par les insectes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Urbano</w:t>
+                <w:t xml:space="preserve">Apprentissage des modèles de markov cachés par l'algorithme api</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis Artificielle, nouvelles directions pour une intelligence collective, volume 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 2, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis Artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 12, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067301v1</w:t>
+                <w:t xml:space="preserve">hal-01067309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des modèles de markov cachés par l'algorithme api</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des fourmis artificielles pour l'art artificiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis Artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 12, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 7, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067309v1</w:t>
+                <w:t xml:space="preserve">hal-01067308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fourmis artificielles pour l'art artificiel</w:t>
+                <w:t xml:space="preserve">Les insectes artificiels : conception et réalisation d'une exposition de vulgarisation scientifique pour la promotion de l'intelligence artificielle collective et la robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 7, 2009</w:t>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 3, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067308v1</w:t>
+                <w:t xml:space="preserve">hal-01067304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes artificiels : conception et réalisation d'une exposition de vulgarisation scientifique pour la promotion de l'intelligence artificielle collective et la robotique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fourmis artificielles et le handicap : compensation de déficits d'autonomie et jeux pour déficients visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebocey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 3, 2009</w:t>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 6, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067304v1</w:t>
+                <w:t xml:space="preserve">hal-01067306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Markov models training using population based metaheuristics</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Siarry and Zbigriew Michalewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Metaheuristics for Hard optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Natural Computing Series, pp.415-438, 2007</w:t>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimisation en traitement du signal et de l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.245-269, 2007</w:t>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3172, Springer Berlin Heidelberg, pp.310-317, 2004, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4016,51 +4016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Debbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFIP International Conference on Computational Intelligence and Its Applications (CIIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Oran, Algeria. pp.150-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4107,51 +4107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la fermeture coloniale chez les fourmis pour la classification non- supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4183,217 +4183,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaheuriques d'optimisation de couleurs pour l'accessibilité du web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Une approche par colonies de fourmis pour un problème d'ordonnancement et de VRP intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946314v1</w:t>
+                <w:t xml:space="preserve">hal-00946337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par colonies de fourmis pour un problème d'ordonnancement et de VRP intégrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noguer</w:t>
+                <w:t xml:space="preserve">Métaheuriques d'optimisation de couleurs pour l'accessibilité du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946337v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary approach to contrast compensation for dichromat users</w:t>
               </w:r>
@@ -4418,51 +4418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4647,64 +4647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Network of The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4837,51 +4837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,51 +4932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Swarm Intelligence and Differential Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5027,64 +5027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Kountché Djibrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème conférence sur les aides techniques pour les personnes handicapées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5148,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M. Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Angers, France. pp.462-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5312,51 +5312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Angers, France. pp.438-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5375,679 +5375,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ant based algorithms</w:t>
+                <w:t xml:space="preserve">Evolutionary search of parameters for digital sculptures made by artificial ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese-French Frontier of Science colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023695v1</w:t>
+                <w:t xml:space="preserve">hal-01025053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tspclass : A novel data clustering approach by artificial ants</w:t>
+                <w:t xml:space="preserve">Bee-based algorithms : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M. Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025051v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary search of parameters for digital sculptures made by artificial ants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessibilité de la création musicale par ordinateur : l'exemple d'un instrument virtuel avec accompagnement automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025053v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01037996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bee-based algorithms : a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial ant based algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">Japanese-French Frontier of Science colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025042v1</w:t>
+                <w:t xml:space="preserve">hal-01023695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité de la création musicale par ordinateur : l'exemple d'un instrument virtuel avec accompagnement automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">Tspclass : A novel data clustering approach by artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel M. Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.163-166</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01037996v1</w:t>
+                <w:t xml:space="preserve">hal-01025051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet hm2ph : transformation interactive de plans d'habitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assistive tools to reach European accessibility web standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">13th Internationale Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01037981v1</w:t>
+                <w:t xml:space="preserve">hal-01025021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive ant algorithm for real-time music accompaniment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6066,1357 +6040,1383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistive tools to reach European accessibility web standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">Visual tools to select a layout for an adapted living area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Internationale Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Assistive technology from adapted equipment to inclusive environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.345-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025021v1</w:t>
+                <w:t xml:space="preserve">hal-01025028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual tools to select a layout for an adapted living area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Accessible art creation tools, a generative arts application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assistive technology from adapted equipment to inclusive environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.345-349</w:t>
+              <w:t xml:space="preserve">12th Generative Art Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025028v1</w:t>
+                <w:t xml:space="preserve">hal-01025026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessible art creation tools, a generative arts application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">Multimodal accessible games for visually impaired players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Bourguigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Generative Art Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Assistive technology from adapted equipment to inclusive environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.677-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025026v1</w:t>
+                <w:t xml:space="preserve">hal-01025036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal accessible games for visually impaired players</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoran Bourguigneau</w:t>
+                <w:t xml:space="preserve">Projet hm2ph : transformation interactive de plans d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assistive technology from adapted equipment to inclusive environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.677-681</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025036v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01037981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data clustering with artificial ants : the api algorithm case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baladeurs multimédia et jeux audio : une alternative aux consoles portables pour personnes en situation de handicap visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Violaine</w:t>
+                <w:t xml:space="preserve">Simon Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hammamet, France</w:t>
+              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.112-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024816v1</w:t>
+                <w:t xml:space="preserve">hal-01025020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ant's task division for better game engines : a contribution to game accessibility for impaired Players</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Art, an accessibility issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dortmund, Germany. pp.961-970</w:t>
+              <w:t xml:space="preserve">Accessible Design in the Digital World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, York, United Kingdom. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024808v1</w:t>
+                <w:t xml:space="preserve">hal-01024810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un robot-jouet pour susciter la communication chez l'enfant avec autisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Mp3 players and audio games : An alternative to portable video games console for visually impaired players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.19-24</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs, volume 5105 of Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.553-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025019v1</w:t>
+                <w:t xml:space="preserve">hal-01024801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baladeurs multimédia et jeux audio : une alternative aux consoles portables pour personnes en situation de handicap visuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Artificial ants and accessible games for impaired players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Descarpentries</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.112-127</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025020v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, an accessibility issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">New exploration operators for the api algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accessible Design in the Digital World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, York, United Kingdom. pp.9</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024810v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mp3 players and audio games : An alternative to portable video games console for visually impaired players</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Descarpentries</w:t>
+                <w:t xml:space="preserve">Data clustering with artificial ants : the api algorithm case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Violaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs, volume 5105 of Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.553-560</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024801v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants and accessible games for impaired players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Using Ant's task division for better game engines : a contribution to game accessibility for impaired Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dortmund, Germany. pp.961-970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025014v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New exploration operators for the api algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Un robot-jouet pour susciter la communication chez l'enfant avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025013v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité des informations pertinentes des sites web accrue pour les personnes déficientes visuelles par extraction d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bulucua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11-ième Colloque International sur le Document Électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.151-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7435,299 +7435,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants and dynamical adaptation of accessible games level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">SwarmClass : A Novel Data Clustering Approach by a Hybridization of an Ant Colony with Flying Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.593-600</w:t>
+              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence - 6th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.411-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024798v1</w:t>
+                <w:t xml:space="preserve">hal-01024806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SwarmClass : A Novel Data Clustering Approach by a Hybridization of an Ant Colony with Flying Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Hamdi</w:t>
+                <w:t xml:space="preserve">Artificial ants and dynamical adaptation of accessible games level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence - 6th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.411-412</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.593-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024806v1</w:t>
+                <w:t xml:space="preserve">hal-01024798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcteur automatique ou assistance au webmestre pour obtenir un web accessible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7752,77 +7752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between an artificial colony of musical ants and an impaired human composer : towards accessible generative arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Generative Art Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7841,1975 +7841,1975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accessibilité du web pour les non et mal-voyants : un état de l'art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">Simulation d'habitats adaptés : visite virtuelle et contrôle d'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.83-90</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.159-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024791v1</w:t>
+                <w:t xml:space="preserve">hal-01024795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web site migration support tool to reach european accessibility standards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Accessibility of French publics web sites : a new tool and methodology to reach accessibility compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.907-911</w:t>
+              <w:t xml:space="preserve">Proceedings of Human Machine iNteraction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Timimoun, Algeria. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024779v1</w:t>
+                <w:t xml:space="preserve">hal-01024767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux video accessibles et fourmis artificielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial ants for the optimization of virtual keyboard arrangement for disable people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'habitats adaptés : visite virtuelle et contrôle d'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A web site migration support tool to reach european accessibility standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.159-166</w:t>
+              <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.907-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024795v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility of French publics web sites : a new tool and methodology to reach accessibility compliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">Accessible card games for visually impaired players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Human Machine iNteraction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Timimoun, Algeria. pp.55-60</w:t>
+              <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.802-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024767v1</w:t>
+                <w:t xml:space="preserve">hal-01024787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessible card games for visually impaired players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+                <w:t xml:space="preserve">Towards a virtual environment for the design, validation and exploitation of an adapted living area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.802-806</w:t>
+              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024787v1</w:t>
+                <w:t xml:space="preserve">hal-01024781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a virtual environment for the design, validation and exploitation of an adapted living area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'accessibilité du web pour les non et mal-voyants : un état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.101-105</w:t>
+              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024781v1</w:t>
+                <w:t xml:space="preserve">hal-01024791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-organizing antbased information gossiping algorithm for P2P networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guéret</w:t>
+                <w:t xml:space="preserve">Semi automatic generator of tactile video games for visually impaired children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Neuchatel, Switzerland</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Linz, Austria. pp.372-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024751v1</w:t>
+                <w:t xml:space="preserve">hal-01024718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection by visualization of topological layouts for adapted living area design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Automonous gossiping of information in a P2P network with artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computers Helping People with Special Needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Linz, Austria. pp.500-507</w:t>
+              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.388-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024713v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'organisation d'un clavier virtuel pour personnes handicapées par des fourmis Artificielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">A Scatter Search Algorithm for the Automatic Clustering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha S. Abdule-Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaid A. Fahdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal H. Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">6th Industrial Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Leipzig, Germany. pp.350-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024758v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automonous gossiping of information in a P2P network with artificial ants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guéret</w:t>
+                <w:t xml:space="preserve">Classification automatique et visualisation de plans d'habitations adaptées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.388-395</w:t>
+              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024746v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scatter Search Algorithm for the Automatic Clustering Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rasha S. Abdule-Wahab</w:t>
+                <w:t xml:space="preserve">Un algorithme de fourmis artificielles pour le suivi de points entre deux images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hilal H. Saleh</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Industrial Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Leipzig, Germany. pp.350-364</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024734v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique et visualisation de plans d'habitations adaptées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On the Popularization of Artificial Insects : an interactive exhibition for a wide audience to explain and demonstrate computer science and robotic problem solving taking inspiration of insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.81-88</w:t>
+              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.476-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024720v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi automatic generator of tactile video games for visually impaired children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Jeux vidéo tactiles pour enfants non voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computers Helping People with Special Needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Linz, Austria. pp.372-379</w:t>
+              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024718v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux vidéo tactiles pour enfants non voyants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+                <w:t xml:space="preserve">A self-organizing antbased information gossiping algorithm for P2P networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.303-308</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024726v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Popularization of Artificial Insects : an interactive exhibition for a wide audience to explain and demonstrate computer science and robotic problem solving taking inspiration of insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de l'organisation d'un clavier virtuel pour personnes handicapées par des fourmis Artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lebocey</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.476-483</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024740v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de fourmis artificielles pour le suivi de points entre deux images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gueritte</w:t>
+                <w:t xml:space="preserve">Selection by visualization of topological layouts for adapted living area design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Linz, Austria. pp.500-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024763v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition de colonies de fourmis pour l'apprentissage supervisée : CompetAnts</w:t>
               </w:r>
@@ -9966,243 +9966,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new clustering algorithm based on the chemical recognition system of ants</w:t>
+                <w:t xml:space="preserve">Modelling of the chemical recognition system of ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venturini Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Self-Organization and Evolution of Social Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Monte Verita, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247362v1</w:t>
+                <w:t xml:space="preserve">hal-01247371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the chemical recognition system of ants</w:t>
+                <w:t xml:space="preserve">A new clustering algorithm based on the chemical recognition system of ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Venturini Gilles</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Self-Organization and Evolution of Social Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Monte Verita, Switzerland</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247371v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10464,51 +10464,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Evolution 2011 : 10th International Conference, Evolution Artificielle, EA 2011, Angers, France, October 24-26, 2011, Revised Selected Papers</w:t>
+                <w:t xml:space="preserve">Artificial Evolution - 10th International Conference, Evolution Artificielle, EA 201. Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
@@ -10540,102 +10540,102 @@
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 7401, 229 p., 2012, Lecture Notes in Computer Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2_15⟩</w:t>
+              <w:t xml:space="preserve">Springer, 2012, Lecture Notes in Computer Science, 978-3-642-35532-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643404v1</w:t>
+                <w:t xml:space="preserve">hal-03256241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Evolution - 10th International Conference, Evolution Artificielle, EA 201. Revised Selected Papers</w:t>
+                <w:t xml:space="preserve">Artificial Evolution 2011 : 10th International Conference, Evolution Artificielle, EA 2011, Angers, France, October 24-26, 2011, Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
@@ -10667,182 +10667,195 @@
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 2012, Lecture Notes in Computer Science, 978-3-642-35532-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2⟩</w:t>
+              <w:t xml:space="preserve">Springer, 7401, 229 p., 2012, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256241v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Ants</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">ISTE/Wiley, 2010</w:t>
+                <w:t xml:space="preserve">Atelier de robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences Sup - Editions Dunod, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679305v1</w:t>
+                <w:t xml:space="preserve">hal-01067314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution Artificielle 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10890,622 +10903,609 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Collet, Nicolas Monmarché, Pierrick Legrand, Marc Schoenauer, Evelyne Lutton. Springer, LNCS 5975, pp.163, 2010, 978-3-642-14155-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de robotique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sciences Sup - Editions Dunod, 2010</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste-Wiley, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067314v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Iste-Wiley, 2010</w:t>
+                <w:t xml:space="preserve">Artificial Ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. . Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE/Wiley, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067816v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis artificielles, Volume 2. Nouvelles directions pour une intelligence collective, Traité IC2, série Informatique et Systèmes d’Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fourmis artificielles, Volume 1. Des bases de l’optimisation aux applications industrielles, Traité IC2, série Informatique et Systèmes d’Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermes-Lavoisier, 2009</w:t>
+              <w:t xml:space="preserve">Hermes-Lavoisier, pp.1-333, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679306v1</w:t>
+                <w:t xml:space="preserve">hal-01679307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis Artificielles, des bases de l'optimisation aux applications industrielles</w:t>
+                <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès-Lavoisier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067811v1</w:t>
+                <w:t xml:space="preserve">hal-01067812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Hermès-Lavoisier, 2009</w:t>
+                <w:t xml:space="preserve">Fourmis artificielles, Volume 2. Nouvelles directions pour une intelligence collective, Traité IC2, série Informatique et Systèmes d’Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. . Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes-Lavoisier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067812v1</w:t>
+                <w:t xml:space="preserve">hal-01679306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis artificielles, Volume 1. Des bases de l’optimisation aux applications industrielles, Traité IC2, série Informatique et Systèmes d’Information</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Hermes-Lavoisier, pp.1-333, 2009</w:t>
+                <w:t xml:space="preserve">Fourmis Artificielles, des bases de l'optimisation aux applications industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès-Lavoisier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679307v1</w:t>
+                <w:t xml:space="preserve">hal-01067811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial evolution</w:t>
+                <w:t xml:space="preserve">Artificial Evolution 8th International Conference, Évolution Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
@@ -11531,104 +11531,104 @@
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LNCS - Springer, 2008, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79305-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836309v1</w:t>
+                <w:t xml:space="preserve">hal-01067807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Evolution 8th International Conference, Évolution Artificielle</w:t>
+                <w:t xml:space="preserve">Artificial evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
@@ -11654,80 +11654,80 @@
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79305-2⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.242, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067807v1</w:t>
+                <w:t xml:space="preserve">hal-00836309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11784,51 +11784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Debbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Organizational and Collective Intelligence (IJOCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), pp.63-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11914,51 +11914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), pp.85-93. </w:t>
@@ -12022,51 +12022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12152,51 +12152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms in Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12221,77 +12221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tour d'horizon de l'accessibilité du web pour les déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.217-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12342,51 +12342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.239-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12450,51 +12450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Liardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 201, pp.333-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12519,51 +12519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robot-toy to incite the communication from a child with autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lebocey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12644,90 +12644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital audio player and audio games : an alternative to portable console for visually impaired players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinmon Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.122-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12752,77 +12752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de plan de site web pour les non-voyants par des fourmis artificielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.137-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12847,77 +12847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webmaster help to reach web accessibility compliance thanks to an automatic correction tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12936,217 +12936,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov Models training by a Particle Swarm Optimization algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Sharing resources in a P2P network with artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (é), pp.175-193</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Modelling and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (3), pp.345-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021418v1</w:t>
+                <w:t xml:space="preserve">hal-01021422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing resources in a P2P network with artificial ants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guéret</w:t>
+                <w:t xml:space="preserve">Hidden Markov Models training by a Particle Swarm Optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Modelling and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (3), pp.345-360</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (é), pp.175-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021422v1</w:t>
+                <w:t xml:space="preserve">hal-01021418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biology-inspired model for the automatic dissemination of informations in P2P networks</w:t>
               </w:r>
@@ -13158,51 +13158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Inspired Systems for Parallel, Asynchronous and Decentralised Environments, special issue of Multiagent and Grid System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13227,90 +13227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple game generator for creating audio/tactile games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Disability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13490,51 +13490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16 (8), pp.937-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13687,51 +13687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un travail de fourmi... artificielle !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13749,103 +13749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes artificiels : une exposition interactive et ludique pour illustrer la résolution de problèmes d'informatique et de robotique en s'inspirant du comportement des insectes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14060,51 +14060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="138FB645"/>
+    <w:nsid w:val="CB307438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14291,51 +14291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monmarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0793-1444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112995462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Repusseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_35" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Diem Ho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ramel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067321v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Puret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebocey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Urbano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sepchat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aupetit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dr&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beugnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chameron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_29" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MMV048K0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Corsini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Repusseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacharme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36616-1_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Diem Ho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boukhari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Debbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mereuta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Amadou Kountche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Kountch&#233; Djibrilla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bourguigneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Violaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Billant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descarpentries" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024810v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bulucua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024770v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha S. Abdule-Wahab" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaid A. Fahdil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal H. Saleh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024720v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024763v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gueritte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679305v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/hal-00836309" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOCI.2019070104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voisin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2018.02.08" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8198915" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Meureta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021429v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebocey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023091v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinmon Descarpentries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021422v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tercinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel La&#252;gt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00265-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5BW9Z8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(00)00047-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCQWCMZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067884v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monmarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0793-1444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112995462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Repusseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Diem Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ramel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_35" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sepchat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Puret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebocey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Urbano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aupetit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dr&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beugnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chameron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_29" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MMV048K0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Corsini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Repusseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacharme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36616-1_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Diem Ho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boukhari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Debbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mereuta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Amadou Kountche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Kountch&#233; Djibrilla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bourguigneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037981v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descarpentries" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025014v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Violaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Billant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bulucua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024718v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha S. Abdule-Wahab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaid A. Fahdil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal H. Saleh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gueritte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067314v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679305v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067812v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067807v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/hal-00836309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOCI.2019070104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voisin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2018.02.08" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8198915" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Meureta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021429v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebocey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023091v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinmon Descarpentries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021422v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021418v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tercinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel La&#252;gt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00265-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5BW9Z8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(00)00047-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCQWCMZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067884v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>