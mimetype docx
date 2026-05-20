--- v2 (2026-04-27)
+++ v3 (2026-05-20)
@@ -592,556 +592,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants and disability : three examples dealing with the compensation of autonomy losses and games for visually impaired people</w:t>
+                <w:t xml:space="preserve">Collective and mobile robotics inspired by insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+                <w:t xml:space="preserve">Paulo Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Colas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Iste-Wiley, chap. 18, 2010</w:t>
+              <w:t xml:space="preserve">, Iste-Wiley, chap. 14, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067317v1</w:t>
+                <w:t xml:space="preserve">hal-01067322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants for artificial art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From real ants to artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand et Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste-Wiley, chap. 19, 2010</w:t>
+              <w:t xml:space="preserve">Artificial Ants From collective intelligence to real-life optimization and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.27-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067319v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial insects : design and achievement of a popular science exhibition aimed at promoting collective artificial intelligence and bio-inspired robotic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Puret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebocey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, chap. 15, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective and mobile robotics inspired by insects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial ants for artificial art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Iste-Wiley, chap. 14, 2010</w:t>
+              <w:t xml:space="preserve">, Iste-Wiley, chap. 19, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067322v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From real ants to artificial ants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial ants and disability : three examples dealing with the compensation of autonomy losses and games for visually impaired people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lenoir</w:t>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand et Patrick Siarry. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Ants From collective intelligence to real-life optimization and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.27-44, 2010</w:t>
+              <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste-Wiley, chap. 18, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550718v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training of hidden markov models using api ant algorithm</w:t>
               </w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, chap. 12, 2010</w:t>
@@ -1278,51 +1278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, chap. 13, 2010</w:t>
@@ -1444,531 +1444,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique collective et mobile inspirée par les insectes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Urbano</w:t>
+                <w:t xml:space="preserve">The use of Hidden Markov Models for image recognition : learning with artiﬁcial ants, genetic algorithms and particle swarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis Artificielle, nouvelles directions pour une intelligence collective, volume 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 2, 2009</w:t>
+              <w:t xml:space="preserve">Optimization in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Digital signal and image processing series - ISTE-John Wiley &amp; Sons, pp.219-243, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067301v1</w:t>
+                <w:t xml:space="preserve">hal-01067312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fourmis réelles aux fourmis artificielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lenoir</w:t>
+                <w:t xml:space="preserve">Fourmis artificielles et classification automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis artificielles 1 - Des bases de l'optimisation aux applications industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23-41, 2009, IC2</w:t>
+              <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450067v1</w:t>
+                <w:t xml:space="preserve">hal-01067299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Hidden Markov Models for image recognition : learning with artiﬁcial ants, genetic algorithms and particle swarm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Les fourmis artificielles pour l'optimisation en variables continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Patrick Siarry. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization in Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Digital signal and image processing series - ISTE-John Wiley &amp; Sons, pp.219-243, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 4, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067312v1</w:t>
+                <w:t xml:space="preserve">hal-01067298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis artificielles et classification automatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Antoine</w:t>
+                <w:t xml:space="preserve">Des fourmis réelles aux fourmis artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 1, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis artificielles 1 - Des bases de l'optimisation aux applications industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23-41, 2009, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067299v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fourmis artificielles pour l'optimisation en variables continues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Dréo</w:t>
+                <w:t xml:space="preserve">Robotique collective et mobile inspirée par les insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 4, 2009</w:t>
+              <w:t xml:space="preserve">Fourmis Artificielle, nouvelles directions pour une intelligence collective, volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 2, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067298v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des modèles de markov cachés par l'algorithme api</w:t>
               </w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis Artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 12, 2009</w:t>
@@ -2047,324 +2047,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fourmis artificielles pour l'art artificiel</w:t>
+                <w:t xml:space="preserve">Les insectes artificiels : conception et réalisation d'une exposition de vulgarisation scientifique pour la promotion de l'intelligence artificielle collective et la robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 7, 2009</w:t>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 3, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067308v1</w:t>
+                <w:t xml:space="preserve">hal-01067304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes artificiels : conception et réalisation d'une exposition de vulgarisation scientifique pour la promotion de l'intelligence artificielle collective et la robotique</w:t>
+                <w:t xml:space="preserve">Des fourmis artificielles pour l'art artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 3, 2009</w:t>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, chap. 7, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067304v1</w:t>
+                <w:t xml:space="preserve">hal-01067308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourmis artificielles et le handicap : compensation de déficits d'autonomie et jeux pour déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective, volume 2</w:t>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Siarry and Zbigriew Michalewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Metaheuristics for Hard optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Natural Computing Series, pp.415-438, 2007</w:t>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimisation en traitement du signal et de l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.245-269, 2007</w:t>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3172, Springer Berlin Heidelberg, pp.310-317, 2004, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4016,51 +4016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Debbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFIP International Conference on Computational Intelligence and Its Applications (CIIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Oran, Algeria. pp.150-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4418,51 +4418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4647,64 +4647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Network of The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4837,51 +4837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,51 +4932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Swarm Intelligence and Differential Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5027,64 +5027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Kountché Djibrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème conférence sur les aides techniques pour les personnes handicapées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5148,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M. Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Angers, France. pp.462-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5312,51 +5312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Angers, France. pp.438-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5407,51 +5407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5470,230 +5470,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bee-based algorithms : a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Hamdi</w:t>
+                <w:t xml:space="preserve">Accessibilité de la création musicale par ordinateur : l'exemple d'un instrument virtuel avec accompagnement automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025042v1</w:t>
+                <w:t xml:space="preserve">hal-01037996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité de la création musicale par ordinateur : l'exemple d'un instrument virtuel avec accompagnement automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">Bee-based algorithms : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel M. Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.163-166</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01037996v1</w:t>
+                <w:t xml:space="preserve">hal-01025042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial ant based algorithms</w:t>
               </w:r>
@@ -5787,51 +5787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M. Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5856,77 +5856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistive tools to reach European accessibility web standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Internationale Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5951,77 +5951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive ant algorithm for real-time music accompaniment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6059,90 +6059,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual tools to select a layout for an adapted living area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistive technology from adapted equipment to inclusive environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.345-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6167,77 +6167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessible art creation tools, a generative arts application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Generative Art Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6262,90 +6262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal accessible games for visually impaired players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Bourguigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistive technology from adapted equipment to inclusive environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.677-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6370,103 +6370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet hm2ph : transformation interactive de plans d'habitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6485,705 +6485,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01037981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baladeurs multimédia et jeux audio : une alternative aux consoles portables pour personnes en situation de handicap visuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Descarpentries</w:t>
+                <w:t xml:space="preserve">Art, an accessibility issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.112-127</w:t>
+              <w:t xml:space="preserve">Accessible Design in the Digital World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, York, United Kingdom. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025020v1</w:t>
+                <w:t xml:space="preserve">hal-01024810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, an accessibility issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">Mp3 players and audio games : An alternative to portable video games console for visually impaired players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accessible Design in the Digital World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, York, United Kingdom. pp.9</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs, volume 5105 of Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.553-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024810v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mp3 players and audio games : An alternative to portable video games console for visually impaired players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Artificial ants and accessible games for impaired players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Descarpentries</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs, volume 5105 of Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.553-560</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024801v1</w:t>
+                <w:t xml:space="preserve">hal-01025014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants and accessible games for impaired players</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">New exploration operators for the api algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025014v1</w:t>
+                <w:t xml:space="preserve">hal-01025013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New exploration operators for the api algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Baladeurs multimédia et jeux audio : une alternative aux consoles portables pour personnes en situation de handicap visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.112-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025013v1</w:t>
+                <w:t xml:space="preserve">hal-01025020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data clustering with artificial ants : the api algorithm case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un robot-jouet pour susciter la communication chez l'enfant avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebocey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Violaine</w:t>
+                <w:t xml:space="preserve">Loick Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hammamet, France</w:t>
+              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024816v1</w:t>
+                <w:t xml:space="preserve">hal-01025019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Ant's task division for better game engines : a contribution to game accessibility for impaired Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Problem Solving from Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dortmund, Germany. pp.961-970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7202,221 +7232,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un robot-jouet pour susciter la communication chez l'enfant avec autisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data clustering with artificial ants : the api algorithm case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loick Billant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+                <w:t xml:space="preserve">Antoine Violaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.19-24</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025019v1</w:t>
+                <w:t xml:space="preserve">hal-01024816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité des informations pertinentes des sites web accrue pour les personnes déficientes visuelles par extraction d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bulucua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11-ième Colloque International sur le Document Électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.151-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7435,299 +7435,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SwarmClass : A Novel Data Clustering Approach by a Hybridization of an Ant Colony with Flying Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Hamdi</w:t>
+                <w:t xml:space="preserve">Artificial ants and dynamical adaptation of accessible games level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence - 6th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.411-412</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.593-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024806v1</w:t>
+                <w:t xml:space="preserve">hal-01024798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants and dynamical adaptation of accessible games level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">SwarmClass : A Novel Data Clustering Approach by a Hybridization of an Ant Colony with Flying Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computers Helping People with Special Needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.593-600</w:t>
+              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence - 6th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.411-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024798v1</w:t>
+                <w:t xml:space="preserve">hal-01024806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcteur automatique ou assistance au webmestre pour obtenir un web accessible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7752,77 +7752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between an artificial colony of musical ants and an impaired human composer : towards accessible generative arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Generative Art Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7841,826 +7841,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'habitats adaptés : visite virtuelle et contrôle d'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial ants for the optimization of virtual keyboard arrangement for disable people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.159-166</w:t>
+              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024795v1</w:t>
+                <w:t xml:space="preserve">hal-01024770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility of French publics web sites : a new tool and methodology to reach accessibility compliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">Jeux video accessibles et fourmis artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Human Machine iNteraction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Timimoun, Algeria. pp.55-60</w:t>
+              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024767v1</w:t>
+                <w:t xml:space="preserve">hal-01024796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux video accessibles et fourmis artificielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Clair</w:t>
+                <w:t xml:space="preserve">A web site migration support tool to reach european accessibility standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.33-40</w:t>
+              <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.907-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024796v1</w:t>
+                <w:t xml:space="preserve">hal-01024779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial ants for the optimization of virtual keyboard arrangement for disable people</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation d'habitats adaptés : visite virtuelle et contrôle d'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Colas</w:t>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.87-98</w:t>
+              <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.159-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024770v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web site migration support tool to reach european accessibility standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessibility of French publics web sites : a new tool and methodology to reach accessibility compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Colas</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.907-911</w:t>
+              <w:t xml:space="preserve">Proceedings of Human Machine iNteraction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Timimoun, Algeria. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024779v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessible card games for visually impaired players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+                <w:t xml:space="preserve">Towards a virtual environment for the design, validation and exploitation of an adapted living area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.802-806</w:t>
+              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024787v1</w:t>
+                <w:t xml:space="preserve">hal-01024781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a virtual environment for the design, validation and exploitation of an adapted living area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessible card games for visually impaired players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European conference for the Advancement of Assistive Technology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.101-105</w:t>
+              <w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.802-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024781v1</w:t>
+                <w:t xml:space="preserve">hal-01024787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accessibilité du web pour les non et mal-voyants : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Conférence Internationale Sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8685,77 +8685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi automatic generator of tactile video games for visually impaired children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8787,705 +8787,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automonous gossiping of information in a P2P network with artificial ants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guéret</w:t>
+                <w:t xml:space="preserve">Classification automatique et visualisation de plans d'habitations adaptées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.388-395</w:t>
+              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024746v1</w:t>
+                <w:t xml:space="preserve">hal-01024720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scatter Search Algorithm for the Automatic Clustering Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rasha S. Abdule-Wahab</w:t>
+                <w:t xml:space="preserve">Automonous gossiping of information in a P2P network with artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hilal H. Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Industrial Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Leipzig, Germany. pp.350-364</w:t>
+              <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.388-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024734v1</w:t>
+                <w:t xml:space="preserve">hal-01024746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique et visualisation de plans d'habitations adaptées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">A Scatter Search Algorithm for the Automatic Clustering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha S. Abdule-Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Puret</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaid A. Fahdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal H. Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.81-88</w:t>
+              <w:t xml:space="preserve">6th Industrial Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Leipzig, Germany. pp.350-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024720v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de fourmis artificielles pour le suivi de points entre deux images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gueritte</w:t>
+                <w:t xml:space="preserve">Jeux vidéo tactiles pour enfants non voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024763v1</w:t>
+                <w:t xml:space="preserve">hal-01024726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Popularization of Artificial Insects : an interactive exhibition for a wide audience to explain and demonstrate computer science and robotic problem solving taking inspiration of insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebocey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ant Colony Optimization and Swarm Intelligence, 5th International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium. pp.476-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux vidéo tactiles pour enfants non voyants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sepchat</w:t>
+                <w:t xml:space="preserve">Un algorithme de fourmis artificielles pour le suivi de points entre deux images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Archambault</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.303-308</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024726v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-organizing antbased information gossiping algorithm for P2P networks</w:t>
               </w:r>
@@ -9497,51 +9497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9566,90 +9566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'organisation d'un clavier virtuel pour personnes handicapées par des fourmis Artificielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Colas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationale Conference on Matheuristique and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9674,103 +9674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection by visualization of topological layouts for adapted living area design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Computers Helping People with Special Needs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Linz, Austria. pp.500-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10011,51 +10011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venturini Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10718,298 +10718,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de robotique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Puret</w:t>
+                <w:t xml:space="preserve">Evolution Artificielle 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sciences Sup - Editions Dunod, 2010</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Collet, Nicolas Monmarché, Pierrick Legrand, Marc Schoenauer, Evelyne Lutton. Springer, LNCS 5975, pp.163, 2010, 978-3-642-14155-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067314v1</w:t>
+                <w:t xml:space="preserve">hal-00643446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution Artificielle 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+                <w:t xml:space="preserve">Atelier de robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Pierre Collet, Nicolas Monmarché, Pierrick Legrand, Marc Schoenauer, Evelyne Lutton. Springer, LNCS 5975, pp.163, 2010, 978-3-642-14155-3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences Sup - Editions Dunod, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643446v1</w:t>
+                <w:t xml:space="preserve">hal-01067314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Ants : from collective intelligence to real life optimization and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste-Wiley, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11216,64 +11216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourmis Artificielles, nouvelles directions pour une intelligence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès-Lavoisier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11392,64 +11392,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourmis Artificielles, des bases de l'optimisation aux applications industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès-Lavoisier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11461,51 +11461,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Evolution 8th International Conference, Évolution Artificielle</w:t>
+                <w:t xml:space="preserve">Artificial evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
@@ -11531,104 +11531,104 @@
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79305-2⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.242, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067807v1</w:t>
+                <w:t xml:space="preserve">hal-00836309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial evolution</w:t>
+                <w:t xml:space="preserve">Artificial Evolution 8th International Conference, Évolution Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
@@ -11654,80 +11654,80 @@
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LNCS - Springer, 2008, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79305-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836309v1</w:t>
+                <w:t xml:space="preserve">hal-01067807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11784,51 +11784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Debbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Organizational and Collective Intelligence (IJOCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), pp.63-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11914,51 +11914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), pp.85-93. </w:t>
@@ -12022,51 +12022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12152,51 +12152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms in Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12221,77 +12221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tour d'horizon de l'accessibilité du web pour les déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.217-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12342,51 +12342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.239-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12450,51 +12450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Liardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 201, pp.333-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12519,51 +12519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robot-toy to incite the communication from a child with autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lebocey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12644,90 +12644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital audio player and audio games : an alternative to portable console for visually impaired players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinmon Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.122-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12752,77 +12752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de plan de site web pour les non-voyants par des fourmis artificielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.137-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12847,77 +12847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webmaster help to reach web accessibility compliance thanks to an automatic correction tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12936,217 +12936,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing resources in a P2P network with artificial ants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guéret</w:t>
+                <w:t xml:space="preserve">Hidden Markov Models training by a Particle Swarm Optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Modelling and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (3), pp.345-360</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (é), pp.175-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021422v1</w:t>
+                <w:t xml:space="preserve">hal-01021418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov Models training by a Particle Swarm Optimization algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+                <w:t xml:space="preserve">Sharing resources in a P2P network with artificial ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (é), pp.175-193</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Modelling and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (3), pp.345-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021418v1</w:t>
+                <w:t xml:space="preserve">hal-01021422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biology-inspired model for the automatic dissemination of informations in P2P networks</w:t>
               </w:r>
@@ -13158,51 +13158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Inspired Systems for Parallel, Asynchronous and Decentralised Environments, special issue of Multiagent and Grid System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13227,90 +13227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple game generator for creating audio/tactile games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Disability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13490,51 +13490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16 (8), pp.937-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13687,51 +13687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un travail de fourmi... artificielle !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13749,103 +13749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes artificiels : une exposition interactive et ludique pour illustrer la résolution de problèmes d'informatique et de robotique en s'inspirant du comportement des insectes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebocey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14060,51 +14060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB307438"/>
+    <w:nsid w:val="331837AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14291,51 +14291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monmarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0793-1444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112995462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Repusseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Diem Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ramel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_35" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sepchat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Puret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebocey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Urbano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aupetit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dr&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beugnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chameron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_29" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MMV048K0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Corsini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Repusseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacharme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36616-1_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Diem Ho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boukhari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Debbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mereuta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Amadou Kountche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Kountch&#233; Djibrilla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bourguigneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037981v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descarpentries" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025014v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Violaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Billant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bulucua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024718v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha S. Abdule-Wahab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaid A. Fahdil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal H. Saleh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gueritte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067314v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679305v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067812v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067807v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/hal-00836309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOCI.2019070104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voisin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2018.02.08" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8198915" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Meureta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021429v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebocey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023091v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinmon Descarpentries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021422v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021418v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tercinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel La&#252;gt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00265-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5BW9Z8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(00)00047-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCQWCMZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067884v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monmarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0793-1444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112995462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Repusseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Diem Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ramel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_35" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Urbano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Puret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebocey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sepchat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aupetit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dr&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beugnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chameron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_29" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MMV048K0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Corsini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Repusseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacharme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36616-1_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Diem Ho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boukhari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Debbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mereuta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Amadou Kountche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Kountch&#233; Djibrilla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bourguigneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037981v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descarpentries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025014v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025019v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Billant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Violaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bulucua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024718v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha S. Abdule-Wahab" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaid A. Fahdil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal H. Saleh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gueritte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679305v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067812v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/hal-00836309" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOCI.2019070104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voisin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2018.02.08" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8198915" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Meureta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021429v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebocey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023091v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinmon Descarpentries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021422v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tercinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel La&#252;gt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00265-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5BW9Z8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(00)00047-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCQWCMZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067884v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>