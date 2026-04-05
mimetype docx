--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2444,226 +2444,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevailing over wires in healthcare environments: benefits and challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast movement detection in IEEE 802.11 networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nada Golmie</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (5), pp.651 - 671</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864728v1</w:t>
+                <w:t xml:space="preserve">hal-02863466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast movement detection in IEEE 802.11 networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevailing over wires in healthcare environments: benefits and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cypher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Golmie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (4), pp.56 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2006.1632650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863466v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamless handover optimization based on L2 triggers information</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (104)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3392,424 +3392,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Molina Araque</w:t>
+                <w:t xml:space="preserve">Modèles basés sur CBOR pour les données de séries chronologiques de l'Internet des objets : un pas vers la normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800577v1</w:t>
+                <w:t xml:space="preserve">hal-04089503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Fully Programmable Internet of Things</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
+                <w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Molina Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2022: 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941617⟩</w:t>
+              <w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797654v1</w:t>
+                <w:t xml:space="preserve">hal-03800577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-localisation en intérieur à l'aide de mesures FTM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+                <w:t xml:space="preserve">Towards a Fully Programmable Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hrasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiMob 2022: 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.204-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220746v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranging and Location attacks on 802.11 FTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3841,100 +3828,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing FTM ranging and location attack exposure with crowd-wisdom</w:t>
+                <w:t xml:space="preserve">Auto-localisation en intérieur à l'aide de mesures FTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
@@ -3942,523 +3929,558 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hrasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2021: 9th International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. pp.1-16</w:t>
+              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515297v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Multi-label classification of Multi-resident activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAL 2021: 22nd International Conference on Intelligent Data Engineering and Automated Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom. pp.76-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-91608-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier and Symbol Synchronisation for LoRa Receivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marquet</w:t>
+                <w:t xml:space="preserve">Reducing FTM ranging and location attack exposure with crowd-wisdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.277-282</w:t>
+              <w:t xml:space="preserve">IPIN 2021: 9th International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860476v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Self-location with FTM Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Henry</w:t>
+                <w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Sourailidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hrasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2020 - 16th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.439-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03034281v1</w:t>
+                <w:t xml:space="preserve">hal-02749045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thubert</w:t>
+                <w:t xml:space="preserve">Estimation of Electricity Production from Photovoltaic Panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamsi Bulusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdHoc-Now</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoDIT 2020 : 7th International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965755v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meet the PAREO Functions: Towards Reliable and Available Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4503,5550 +4525,5550 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2020 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough Investigation of multipath Techniques in RPL based Wireless Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Ignacio Alvarez-Hamelin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2020: IEEE Symposium on Computers and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AdHoc-Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bari (on line), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870764v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of EAP-NOOB Method for LoRaWAN with LO-CoAP-EAP and CBOR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Sensor Self-location with FTM Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio F Skarmeta Gómez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hrasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIoTS 2020 : Global Internet of Things Summit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIOTS49054.2020.9119629⟩</w:t>
+              <w:t xml:space="preserve">WiMob 2020 - 16th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Thessaloniki (virtual ), Greece. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880326v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+                <w:t xml:space="preserve">Adaptation of EAP-NOOB Method for LoRaWAN with LO-CoAP-EAP and CBOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ingles Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Garcia-Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio F Skarmeta Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSN 2020 : 16th International Conference on Mobility, Sensing and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSN50589.2020.00018⟩</w:t>
+              <w:t xml:space="preserve">GIoTS 2020 : Global Internet of Things Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIOTS49054.2020.9119629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987638v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Electricity Production from Photovoltaic Panels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Thorough Investigation of multipath Techniques in RPL based Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Czarnitzki Estrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ignacio Alvarez-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT 2020 : 7th International Conference on Control, Decision and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263789⟩</w:t>
+              <w:t xml:space="preserve">ISCC 2020: IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749906v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
+                <w:t xml:space="preserve">Carrier and Symbol Synchronisation for LoRa Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.277-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749045v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secure and lightweight three-factor authentication and key generation scheme for direct communication between healthcare professionals and patient's WMSN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omessaad Hamdi</w:t>
+                <w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quoitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2020: 25th IEEE Symposium on Computers and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219566⟩</w:t>
+              <w:t xml:space="preserve">MSN 2020 : 16th International Conference on Mobility, Sensing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Japan. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSN50589.2020.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284490v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'ancêtre commun pour les réseaux RPL multi-chemins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+                <w:t xml:space="preserve">A secure and lightweight three-factor authentication and key generation scheme for direct communication between healthcare professionals and patient's WMSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omessaad Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 - 5ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2020: 25th IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651685v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marquet</w:t>
+                <w:t xml:space="preserve">Stratégies d'ancêtre commun pour les réseaux RPL multi-chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORES 2020 - 5ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02284110v1</w:t>
+                <w:t xml:space="preserve">hal-02651685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Parent Selection for Multi-Path RPL Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+                <w:t xml:space="preserve">Adaptive Guard Time for Energy-Efficient IEEE 802.15.4 TSCH Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mavromatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atis Elsts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piechocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 5th World Forum on Internet of Things (WF-IoT'19)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2019.8767236⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bologna, Italy. pp.66-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30523-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268764v1</w:t>
+                <w:t xml:space="preserve">hal-02458546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Guard Time for Energy-Efficient IEEE 802.15.4 TSCH Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Mavromatis</w:t>
+                <w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bologna, Italy. pp.66-77, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30523-9_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458546v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting using Fine Timing Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Henry</w:t>
+                <w:t xml:space="preserve">Alternative Parent Selection for Multi-Path RPL Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiWac '19 : 17th ACM International Symposium on Mobility Management and Wireless</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3345770.3356736⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 5th World Forum on Internet of Things (WF-IoT'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limerick, Ireland. pp.533-538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2019.8767236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458573v1</w:t>
+                <w:t xml:space="preserve">hal-02268764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Objective Function For Hybrid Network In The Smart Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lemercier</w:t>
+                <w:t xml:space="preserve">Fingerprinting using Fine Timing Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chiummiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2018 : IEEE 19th International Symposium On a World Of Wireless, Mobile and Multimedia Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449744⟩</w:t>
+              <w:t xml:space="preserve">MobiWac '19 : 17th ACM International Symposium on Mobility Management and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami Beach, France. pp.49-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3345770.3356736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923902v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-path Selection in RPL Based on Replication and Elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Ad-Hoc Networks and Wireless</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT-Atlantique, Sep 2018, Saint-Malo, France. pp.15-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">A New Objective Function For Hybrid Network In The Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christos Douligeris</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chiummiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t>
+              <w:t xml:space="preserve">WoWMoM 2018 : IEEE 19th International Symposium On a World Of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986487v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAOF: Traffic Aware Objective Function for RPL-based Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diego Dujovne</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Douligeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS 2018 : Global Information Infrastructure and Networking Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635699⟩</w:t>
+              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975986v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFC 4944: Per-hop Fragmentation and Reassembly Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Tsakalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCN 2018 : IEEE Conference on Standards for Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCN.2018.8581742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Network for In-Car Communication</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TAOF: Traffic Aware Objective Function for RPL-based Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Dujovne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad Hoc Networks and Wireless</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_14⟩</w:t>
+              <w:t xml:space="preserve">GIIS 2018 : Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894001v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Empirically Validated Simulations to Control 802.11 Access Point Density</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
+                <w:t xml:space="preserve">Wireless Network for In-Car Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Alderete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2017 : IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.138 - 144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534795v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Empirically Validated Simulations to Control 802.11 Access Point Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2017 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458564v1</w:t>
+                <w:t xml:space="preserve">hal-01534795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guard Time Optimisation and Adaptation for Energy Efficient Multi-hop TSCH Networks</w:t>
+                <w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Piechocki</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadanori Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WF-Iot 2016 : 3rd IEEE World Forum on Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.301 - 306, </w:t>
+              <w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609086v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward deterministic industrial network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guard Time Optimisation and Adaptation for Energy Efficient Multi-hop TSCH Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thubert</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mavromatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenofon Fafoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piechocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WF-Iot 2016 : 3rd IEEE World Forum on Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.301 - 306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519185v1</w:t>
+                <w:t xml:space="preserve">hal-01609086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward deterministic industrial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Jiang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+                <w:t xml:space="preserve">Julián M Del Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638297v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Channel Saturation in Wi-Fi Networks via Passive Monitoring of IEEE 802.11 Beacon Jitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
+                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiWac 2017 - 15th ACM International Symposium on Mobility Management and Wireless Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656170v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+                <w:t xml:space="preserve">Identifying Channel Saturation in Wi-Fi Networks via Passive Monitoring of IEEE 802.11 Beacon Jitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudin Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Simić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MobiWac 2017 - 15th ACM International Symposium on Mobility Management and Wireless Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami Beach, United States. pp.63 - 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132062.3132069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664764v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Electric Vehicle Charging Architecture based on LoRa Communication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Habault</w:t>
+                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2017 - 8th IEEE International Conference on Smart Grid Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809090v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for Hybrid Network in RPL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lemercier</w:t>
+                <w:t xml:space="preserve">An Efficient Electric Vehicle Charging Architecture based on LoRa Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Ouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Martinez de Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramanuja Vedantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2016 : IEEE International Conference on Smart Grid Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778815⟩</w:t>
+              <w:t xml:space="preserve">SmartGridComm 2017 - 8th IEEE International Conference on Smart Grid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dresden, Germany. pp.381-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2017.8340723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522000v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Complex Event Processing into Multitree Modelling of Sensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Energy Proportional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dareen Shehadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434795v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Energy Proportional Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing Complex Event Processing into Multitree Modelling of Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Heraklion, Crete, Greece. pp.196-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297894v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to wake up an access point?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
+                <w:t xml:space="preserve">Support for Hybrid Network in RPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumaran Vijayasankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanuja Vedantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2016 : IFIP Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">SmartGridComm 2016 : IEEE International Conference on Smart Grid Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.527 - 532, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611657v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing paradigms for green cellular networks: The case of delay-tolerant users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+                <w:t xml:space="preserve">RPL Border Router Redundancy in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt 2015 : 13th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WIOPT.2015.7151079⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference, ADHOC-NOW 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France. pp.202-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40509-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258652v1</w:t>
+                <w:t xml:space="preserve">hal-04831203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smart Grid and Future Mobile Networks: Integrating Renewable Energy Sources and Delay Tolerant Users</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+                <w:t xml:space="preserve">How to wake up an access point?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dareen Shehadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2015 Fall : 82nd IEEE Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2015.7391172⟩</w:t>
+              <w:t xml:space="preserve">WD 2016 : IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271179v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Access Point Set in Urban Area Wifi Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dareen Shehadeh</w:t>
+                <w:t xml:space="preserve">Changing paradigms for green cellular networks: The case of delay-tolerant users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt 2015 : 13th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiOpt 2015 : 13th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Mumbai, India. pp.243 - 250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2015.7151079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271140v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handover Triggering in IEEE 802.11 Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Smart Grid and Future Mobile Networks: Integrating Renewable Energy Sources and Delay Tolerant Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th International Symposium on A World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2015.7158126⟩</w:t>
+              <w:t xml:space="preserve">VTC 2015 Fall : 82nd IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2015.7391172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759108v1</w:t>
+                <w:t xml:space="preserve">hal-01271179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Based Network Selection Proposal for Complex Heterogeneous Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+                <w:t xml:space="preserve">Minimal Access Point Set in Urban Area Wifi Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dareen Shehadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WiOpt 2015 : 13th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Mumbai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258901v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access Point Discovery in 802.11 Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handover Triggering in IEEE 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castignani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2014 : IFIP Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">IEEE 16th International Symposium on A World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2015.7158126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169907v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Relays in 802.11 Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Loiseau</w:t>
+                <w:t xml:space="preserve">Access Point Discovery in 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudin Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966092⟩</w:t>
+              <w:t xml:space="preserve">WD 2014 : IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169890v1</w:t>
+                <w:t xml:space="preserve">hal-01169907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting User Delay-Tolerance to Save Energy in Cellular Network: an Analytical Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Service-Based Network Selection Proposal for Complex Heterogeneous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2014 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Washington, Dc, United States. pp.1426 - 1431, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.662 - 667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2014.7136392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2014.7063508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185799v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Selection of Scanning Parameters in IEEE 802.11 Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunistic Relays in 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2013 : Personal Indoor and Mobile Radio Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666497⟩</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185007v1</w:t>
+                <w:t xml:space="preserve">hal-01169890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Optimization Model for Network Selection in Multihomed Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
+                <w:t xml:space="preserve">Exploiting User Delay-Tolerance to Save Energy in Cellular Network: an Analytical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONS 2013 : Wireless On-demand Network Systems and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2014 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington, Dc, United States. pp.1426 - 1431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2014.7136392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WONS.2013.6578332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01185008v1</w:t>
+                <w:t xml:space="preserve">hal-01185799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Service Announcement: The case for Wi-Fi M2M Service Providers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Selection of Scanning Parameters in IEEE 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTS 2013 : IEEE International Conference on Advanced Networks and Telecommuncations Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2013 : Personal Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.2137 - 2141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANTS.2013.6802884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01185804v1</w:t>
+                <w:t xml:space="preserve">hal-01185007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating short transfers in 802.11 networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-objective Optimization Model for Network Selection in Multihomed Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2013 : IFIP Wireless Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WONS 2013 : Wireless On-demand Network Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Banff - Alberta, Canada. pp.113 - 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WONS.2013.6578332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01185013v1</w:t>
+                <w:t xml:space="preserve">hal-01185008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Cellular Networks in the Presence of Delay Tolerant Users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samantha Gamboa</w:t>
+                <w:t xml:space="preserve">Lightweight Service Announcement: The case for Wi-Fi M2M Service Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2013 : IEEE Global Communications conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANTS 2013 : IEEE International Conference on Advanced Networks and Telecommuncations Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Chennai, India. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTS.2013.6802884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01167107v1</w:t>
+                <w:t xml:space="preserve">hal-01185804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Urban IEEE 802.11 Hotspot Networks: Towards a Community Access Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating short transfers in 802.11 networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WD 2013 : IFIP Wireless Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Valence, Spain. pp.1 - 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686459⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Valence, Spain. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185012v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forwarding by Retransmission in IEEE 802.11</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Loiseau</w:t>
+                <w:t xml:space="preserve">Energy Efficient Cellular Networks in the Presence of Delay Tolerant Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTS 2013 : 7th IEEE International Conference on Advanced Networks and Telecommunication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2013 : IEEE Global Communications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Atlanta, United States. pp.2574 - 2580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942322v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tunable Slow Start for TCP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study of Urban IEEE 802.11 Hotspot Networks: Towards a Community Access Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Monetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WD 2013 : IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Valence, Spain. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797567v1</w:t>
+                <w:t xml:space="preserve">hal-01185012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterización de Despliegues Espontáneos IEEE 802.11</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
+                <w:t xml:space="preserve">Forwarding by Retransmission in IEEE 802.11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Cibelec 2012 : 5to Congreso iberoamericana de estudiantes de ingenieria electrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Mérida, Venezuela</w:t>
+              <w:t xml:space="preserve">ANTS 2013 : 7th IEEE International Conference on Advanced Networks and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185345v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wi2Me: A Mobile Sensing Platform for Wireless Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10078,4427 +10100,4630 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDCSW 2012 : IEEE International Workshop on Sensing, Networking, and Computing with Smartphones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Macao, China. pp.108 - 113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDCSW.2012.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevamiento de Redes IEEE 802.11 en Buenos Aires: Hacia la implementación de Redes Comunitarias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caracterización de Despliegues Espontáneos IEEE 802.11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudin Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castignani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AST 2012 – Simposio Argentino de Tecnología - 41 Jornadas Argentinas de Informática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, La Plata, Argentina</w:t>
+              <w:t xml:space="preserve">V Cibelec 2012 : 5to Congreso iberoamericana de estudiantes de ingenieria electrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Mérida, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185346v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient deployment of Distributed Antenna Systems with Radio-over-Fiber links</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Josse</w:t>
+                <w:t xml:space="preserve">A Tunable Slow Start for TCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fracasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
+                <w:t xml:space="preserve">Omar Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Online Conference on Green Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, United States</w:t>
+              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Choroni, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787327v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of IEEE 802.11 community networks deployments</w:t>
+                <w:t xml:space="preserve">Relevamiento de Redes IEEE 802.11 en Buenos Aires: Hacia la implementación de Redes Comunitarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Loiseau</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN 2011: International Conference on Information Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AST 2012 – Simposio Argentino de Tecnología - 41 Jornadas Argentinas de Informática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, La Plata, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609307v1</w:t>
+                <w:t xml:space="preserve">hal-01185346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy considerations for a wireless multi-homed environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-efficient deployment of Distributed Antenna Systems with Radio-over-Fiber links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fracasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Martin Lampropulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EUNICE Open European Summer School, Energy-Aware Communications - Lecture Notes in Computer Science (LNCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany. pp.177-188</w:t>
+              <w:t xml:space="preserve">2012 IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725148v1</w:t>
+                <w:t xml:space="preserve">hal-00787327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and evaluation of wifi scanning strategies</w:t>
+                <w:t xml:space="preserve">An evaluation of IEEE 802.11 community networks deployments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Cibelec 2010 : 4to congreso iberoamericano de estudiantes de ingeniera electrica electrica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOIN 2011: International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Kuala-Lumpur, Malaysia. pp.498 -503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2011.5723148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865070v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the resource discovery in IEEE 802.11 networks</w:t>
+                <w:t xml:space="preserve">Energy considerations for a wireless multi-homed environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martin Lampropulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference On Mobile Systems, Applications And Services, Proceedings of the Second International Workshop on Mobile Opportunistic Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Pise, Italy. pp.147 - 150</w:t>
+              <w:t xml:space="preserve">17th EUNICE Open European Summer School, Energy-Aware Communications - Lecture Notes in Computer Science (LNCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany. pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865075v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of IEEE 802.16 bandwidth request-grant mechanisms on TCP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yubo Yang</w:t>
+                <w:t xml:space="preserve">Analysis and evaluation of wifi scanning strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
+              <w:t xml:space="preserve">IV Cibelec 2010 : 4to congreso iberoamericano de estudiantes de ingeniera electrica electrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Merida, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565926v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart single window congestion control for concurrent multipath transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the impact of IEEE 802.16 bandwidth request-grant mechanisms on TCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bichot</w:t>
+                <w:t xml:space="preserve">Yubo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gouache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2010 : the 19th International Conference on Computer Communications and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865086v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCP ack division revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An evaluation of the resource discovery in IEEE 802.11 networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Cibelec 2010 :4to congreso iberoamericano de estudiantes de ingeniera electrica electrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Merida, Venezuela</w:t>
+              <w:t xml:space="preserve">ACM International Conference On Mobile Systems, Applications And Services, Proceedings of the Second International Workshop on Mobile Opportunistic Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Pise, Italy. pp.147 - 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865094v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehoming decision algorithm : design and empirical evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart single window congestion control for concurrent multipath transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bsila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Dhraief</w:t>
+                <w:t xml:space="preserve">Guillaume Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Howson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS'09 : Symposium on Embedded and Pervasive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ICCCN 2010 : the 19th International Conference on Computer Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865052v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive system for 802.11 scanning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TCP ack division revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV Cibelec 2010 :4to congreso iberoamericano de estudiantes de ingeniera electrica electrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Merida, Venezuela</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865048v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MipShim6 : une approche combinée pour la mobilité et la multi-domiciliation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Dhraief</w:t>
+                <w:t xml:space="preserve">A study of IEEE 802.16 bandwidth perceptionm management policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 34th IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00419459v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of IEEE 802.16 bandwidth perceptionm management policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yubo Yang</w:t>
+                <w:t xml:space="preserve">Rehoming decision algorithm : design and empirical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">EPS'09 : Symposium on Embedded and Pervasive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865041v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting alternative paths in MHWNs : a source-based QoS routing approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive system for 802.11 scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bjarne E. Helvi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2009 : the 28th International Conference on Computer Communication, Student Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rio De Janeiro, Brazil. pp.1 - 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2009.5072107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865037v1</w:t>
+                <w:t xml:space="preserve">hal-02865048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvingt uplink bandwidth management in 802.16 networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+                <w:t xml:space="preserve">MipShim6 : une approche combinée pour la mobilité et la multi-domiciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865056v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00419459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MipShim6: une approche combinée pour la mobilité et la multidomiciliation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Dhraief</w:t>
+                <w:t xml:space="preserve">Improvingt uplink bandwidth management in 802.16 networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Paltrineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2009 : 14ème Colloque Francophone sur lIngénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Zürich, Switzerland. pp.233 - 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2009.5355099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863474v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic social network experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting alternative paths in MHWNs : a source-based QoS routing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Hachana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien Loiseau</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Paquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne E. Helvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAINA '09 : International Conference on Advanced Information Networking and Applications Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom. pp.850-855</w:t>
+              <w:t xml:space="preserve">INFOCOM 2009 : the 28th International Conference on Computer Communication, Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437788v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anemone : a ready-to-go testbed for IPv6 compliant intelligent transport systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MipShim6: une approche combinée pour la mobilité et la multidomiciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ernst</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2008 : 8th international conference on ITS telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFIP 2009 : 14ème Colloque Francophone sur lIngénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864902v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mobility and multihoming unification : the SHIM6 protocol : a case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunistic social network experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Hachana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2008 : IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WAINA '09 : International Conference on Advanced Information Networking and Applications Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom. pp.850-855</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863468v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of Flow Bindings: an embedded mobile network use case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schreiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEEDEV 2008 : 1st Workshop on Experimental Evaluation and Deployment Experiences on Vehicular Networks in conjonction with TRIDENTCOM 2008 Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a flow binding mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Anemone : a ready-to-go testbed for IPv6 compliant intelligent transport systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Ropitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE PercomWorkshop on Pervasive Wireless Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PERCOM.2008.20⟩</w:t>
+              <w:t xml:space="preserve">ITST 2008 : 8th international conference on ITS telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand. pp.228 - 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2008.4740262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863471v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive discovery mechanism for wireless environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
+                <w:t xml:space="preserve">Toward mobility and multihoming unification : the SHIM6 protocol : a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Eunice Open European Summer School</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2008 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2840 - 2845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2008.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863475v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and multihoming management and strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Implementation of a flow binding mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Ropitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Eunice Open European Summer School</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE PercomWorkshop on Pervasive Wireless Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Hong Kong, Hong Kong SAR China. pp.342 - 347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOM.2008.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865028v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic end-host mechanism for path selection and flow distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Nacef</w:t>
+                <w:t xml:space="preserve">Adaptive discovery mechanism for wireless environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2008 : 19th international symposium on Personal, Indoor and mobile radio communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Eunice Open European Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864805v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEEE 802.21 transport solution using cross-layer optimized Stream Control transmission Protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Rouil</w:t>
+                <w:t xml:space="preserve">Mobility and multihoming management and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Ropitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2008 : 19th IEEE international conference on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Eunice Open European Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02864898v1</w:t>
+                <w:t xml:space="preserve">hal-02865028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre communication system for IVC</w:t>
+                <w:t xml:space="preserve">A generic end-host mechanism for path selection and flow distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Yattoun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed Ben Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2007 : 7th International Conference on ITS (Intelligent Transport Systems)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2007.4295879⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2008 : 19th international symposium on Personal, Indoor and mobile radio communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136649v1</w:t>
+                <w:t xml:space="preserve">hal-02864805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS-2 based simulation framework to evaluate the performance of wireless distribution system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
+                <w:t xml:space="preserve">IEEE 802.21 transport solution using cross-layer optimized Stream Control transmission Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kassab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS'07 : 10th Communications and Networking Simulation Symposium located with Spring Simulation Multiconference (SpringSim'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2008 : 19th IEEE international conference on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864746v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless IPv6 simulator : SimulX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NS-2 based simulation framework to evaluate the performance of wireless distribution system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Safaa Hachana</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kassab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 07 : 10th Communications and Networking Simulation Symposium located with Spring Simulation Multiconference 2007 (SpringSim'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Norfolk, Virginia, United States</w:t>
+              <w:t xml:space="preserve">CNS'07 : 10th Communications and Networking Simulation Symposium located with Spring Simulation Multiconference (SpringSim'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Norfolk, Virginia, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864744v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anemone : a PAN-European testbed to validate IPv6 mobility technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millimetre communication system for IVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Yattoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Bokor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Di Francesco</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAINT 2007 : symposium on applications and the Internet workshops, 2nd international workshop on neural mobility (WONEMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Hiroshima, Japon. pp.44 -, </w:t>
+              <w:t xml:space="preserve">ITST 2007 : 7th International Conference on ITS (Intelligent Transport Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Sophia-Antipolis, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAINT-W.2007.25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2007.4295879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864791v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-bicycle demonstration on the Tour de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Dhraief</w:t>
+                <w:t xml:space="preserve">Anemone : a PAN-European testbed to validate IPv6 mobility technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Bokor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCGI 2007 : 2nd international multi-conference on computing in the global information technology - challenges for the next generation of IT&amp;C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCGI.2007.23⟩</w:t>
+              <w:t xml:space="preserve">SAINT 2007 : symposium on applications and the Internet workshops, 2nd international workshop on neural mobility (WONEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hiroshima, Japon. pp.44 -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAINT-W.2007.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164306v1</w:t>
+                <w:t xml:space="preserve">hal-02864791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link triggers assisted optimizations for mobile lPv4/v6 vertical handovers</w:t>
+                <w:t xml:space="preserve">Wireless IPv6 simulator : SimulX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Hachana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNS 07 : 10th Communications and Networking Simulation Symposium located with Spring Simulation Multiconference 2007 (SpringSim'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Norfolk, Virginia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864614v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handovers and interference mitigation in healthcare environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevrollier</w:t>
+                <w:t xml:space="preserve">E-bicycle demonstration on the Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nada Golmie</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MILCOM 2005 : IEEE Military Communication Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCGI 2007 : 2nd international multi-conference on computing in the global information technology - challenges for the next generation of IT&amp;C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Guadeloupe, France. pp.56 -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCGI.2007.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864592v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced schemes for L2 handover in IEEE 802.11 networks and their evaluations</w:t>
+                <w:t xml:space="preserve">Link triggers assisted optimizations for mobile lPv4/v6 vertical handovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Montavont</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Njedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lebeugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th International Symposium on Personal, Indoor and Mobile Radio Communications PIMRC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2005.1651681⟩</w:t>
+              <w:t xml:space="preserve">10th IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Cartagena, Spain. pp.289 - 294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2005.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864608v1</w:t>
+                <w:t xml:space="preserve">hal-02864614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipated handover over IEEE 802.11 networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handovers and interference mitigation in healthcare environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Golmie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Wireless And Mobile Computing, Networking And Communications (WiMob 2005 : )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MILCOM 2005 : IEEE Military Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Atlantic City, États-Unis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864622v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters abstraction to optimize mobility control</w:t>
+                <w:t xml:space="preserve">Enhanced schemes for L2 handover in IEEE 802.11 networks and their evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Advanced Communication Technology (ICACT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 16th International Symposium on Personal, Indoor and Mobile Radio Communications PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Berlin, Germany. pp.1429 - 1434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2005.1651681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864481v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multihoming in nested mobile networking</w:t>
+                <w:t xml:space="preserve">Anticipated handover over IEEE 802.11 networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications and the Internet Workshops, SAINT Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAINTW.2004.1268586⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless And Mobile Computing, Networking And Communications (WiMob 2005 : )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.64 - 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIMOB.2005.1512852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864506v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and evaluation of mobile IPv6 for multiple interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kassi-Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2004 : IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Atlanta, United States. pp.144 - 148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new middleware for pervasive IPv6 mobile computing</w:t>
+                <w:t xml:space="preserve">Parameters abstraction to optimize mobility control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON 2003 : the 11th IEEE International Conference on Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 6th International Conference on Advanced Communication Technology (ICACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Phoenix Park, South Korea. pp.229 - 235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864467v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile IPv6 and WLANs: campus scale experimentation and evaluation</w:t>
+                <w:t xml:space="preserve">Multihoming in nested mobile networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Promoting WLANs and Virtual Campus - Making Broadband Access a Priority</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Applications and the Internet Workshops, SAINT Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Tokyo, Japan. pp.184 - 189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAINTW.2004.1268586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864473v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized support of multiple wireless interfaces within an IPv6 end-terminal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new middleware for pervasive IPv6 mobile computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC 2003 : Smart Objects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICON 2003 : the 11th IEEE International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Sydney, Australia. pp.481 - 488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2003.1266237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864464v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized support of multiple wireless interfaces within IPv6 end-terminal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile IPv6 and WLANs: campus scale experimentation and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC'2003, Smart Objects Conference, Grenoble, France, May 15-17th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop on Promoting WLANs and Virtual Campus - Making Broadband Access a Priority</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863470v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast handover protocol over IEEE 802.11b WLANs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized support of multiple wireless interfaces within an IPv6 end-terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on advances in Wireless Communications (ISWC'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">SOC 2003 : Smart Objects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864457v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimized support of multiple wireless interfaces within IPv6 end-terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOC'2003, Smart Objects Conference, Grenoble, France, May 15-17th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast handover protocol over IEEE 802.11b WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on advances in Wireless Communications (ISWC'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Handoffs management in multiple access technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14507,51 +14732,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS'01 : International Conference on Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14561,150 +14786,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadanori Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14714,51 +14939,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRaWAN SCHC Fragmentation Demystified</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14807,92 +15032,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad-Hoc, Mobile, and Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-227, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication architectures and technologies for advanced Smart Grid Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14951,51 +15176,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation and Power Grid in Smart Cities: Communication Networks and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley, pp.217 - 243, 2018, 978-1-119-36008-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15005,65 +15230,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Ancestor Objective Function and Parent Set DAG Metric Container Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15084,73 +15309,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] IETF, RAW WG; draft-ietf-roll-nsa-extension-06. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPL DAG Metric Container Node State and Attribute object type extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15189,100 +15414,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Atlantique; Cisco systems [France] (Cisco). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Packet Replication and Elimination in Complex Tracks in LLNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15294,73 +15519,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IETF, RAW WG; draft-papadopoulos-6tisch-pre-reqs-01. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE 802.11 scanning algorithms: cross-layer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15369,108 +15594,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Universidad de Los Andes de Mérida (.); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2011, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId371"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15538,51 +15763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16C923BC"/>
+    <w:nsid w:val="185D991E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15769,51 +15994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-montavont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2476376" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2694422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0402-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKQ5FRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978622.1978626" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Golmie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2006.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8GQXJSM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cypher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2006.1632650" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026026426784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56674158AC68217474C318325C5BF9266225F98C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2002.1024413" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Mehri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91608-4_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Bulusu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263789" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sammoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omessaad Hamdi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219566" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345770.3356736" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925888" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656170v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Simi&#263;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132062.3132069" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434795v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611657v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461491" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258652v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151079" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158126" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020817" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Loiseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966092" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136392" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185007v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666497" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2013.6578332" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185013v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686493" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831462" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185012v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Monetti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frank" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686459" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797567v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164306v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.36" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185346v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Negri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Josse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609307v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723148" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725148v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865070v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Yang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865086v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bsila" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bichot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouache" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Howson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865094v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865048v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072107" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419459v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865041v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Hachana" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paquereau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne E. Helvi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865056v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Paltrineri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355099" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863474v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437788v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740262" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.497" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Texier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863471v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2008.20" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865028v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864805v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Nacef" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699676" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864898v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699618" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864746v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864744v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864791v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Bokor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Francesco" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT-W.2007.25" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164306v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCGI.2007.23" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864614v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Njedjou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebeugle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2005.94" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864592v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864608v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651681" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864622v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2005.1512852" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864481v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864506v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINTW.2004.1268586" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864516v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kassi-Lahlou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864467v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266237" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864464v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deniaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863470v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deniaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864457v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864450v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-montavont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2476376" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2694422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0402-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKQ5FRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978622.1978626" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Golmie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2006.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8GQXJSM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cypher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2006.1632650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026026426784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56674158AC68217474C318325C5BF9266225F98C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2002.1024413" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Mehri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91608-4_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Bulusu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263789" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sammoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omessaad Hamdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219566" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345770.3356736" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925888" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Simi&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132062.3132069" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434795v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831203v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461491" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151079" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158126" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020817" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Loiseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185799v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136392" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185007v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666497" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2013.6578332" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686493" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831462" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185012v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Monetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frank" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686459" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164306v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.36" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797567v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diaz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Negri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Josse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609307v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723148" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865070v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Yang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865075v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865086v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bsila" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bichot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouache" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Howson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865094v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072107" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865056v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Paltrineri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355099" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Hachana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paquereau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne E. Helvi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437788v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865020v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Texier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864902v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740262" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.497" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863471v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2008.20" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863475v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865028v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864805v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Nacef" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699676" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699618" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Bokor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Francesco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT-W.2007.25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864744v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164306v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCGI.2007.23" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Njedjou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebeugle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2005.94" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864592v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651681" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864622v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2005.1512852" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864516v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kassi-Lahlou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864506v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINTW.2004.1268586" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864467v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266237" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864473v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864464v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deniaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863470v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deniaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864457v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864450v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>