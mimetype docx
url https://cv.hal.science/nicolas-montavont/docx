--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -287,330 +287,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODeSe: On-Demand Selection for multi-path RPL networks</w:t>
+                <w:t xml:space="preserve">A Geometric Approach to Noisy EDM Resolution in FTM Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+                <w:t xml:space="preserve">Jerome Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hrasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2021.102431⟩</w:t>
+              <w:t xml:space="preserve">Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computers10030033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122968v2</w:t>
+                <w:t xml:space="preserve">hal-03167978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometric Approach to Noisy EDM Resolution in FTM Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Henry</w:t>
+                <w:t xml:space="preserve">ODeSe: On-Demand Selection for multi-path RPL networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hrasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.33. </w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.102431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/computers10030033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2021.102431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167978v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defragmenting the 6LoWPAN Fragmentation Landscape: A Performance Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -683,51 +683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153, pp.595-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -895,51 +895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updates on RFC 4944: Fragment Forwarding and Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Arvind Jadhav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1012,64 +1012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Best Effort to Deterministic Packet Delivery for Wireless Industrial IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenofon Fafoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1293,51 +1293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnection of Smart Grid and Electric Vehicles with a Charging System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,178 +2052,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANEMONE : une plate-forme ouverte d'expérimentation de la mobilité IPv6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restructuration de la gestion de la mobilité à l'IETF : le groupe de travail MEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur Réseaux sans fil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10, pp.1 - 2</w:t>
+              <w:t xml:space="preserve">, 2007, 10, pp.4 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864796v1</w:t>
+                <w:t xml:space="preserve">hal-02864732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuration de la gestion de la mobilité à l'IETF : le groupe de travail MEXT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANEMONE : une plate-forme ouverte d'expérimentation de la mobilité IPv6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur Réseaux sans fil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10, pp.4 - 5</w:t>
+              <w:t xml:space="preserve">, 2007, 10, pp.1 - 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864732v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la mobilité locale à l'IETF</w:t>
               </w:r>
@@ -2970,51 +2970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Silard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Toronto, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3173,77 +3173,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODeSe: Amélioration de l'efficacité du réseau grâce aux multi-trajets dans RPL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Z Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3320,51 +3320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.80-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3532,51 +3532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Molina Araque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3766,77 +3766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranging and Location attacks on 802.11 FTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3883,103 +3883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-localisation en intérieur à l'aide de mesures FTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Hrasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4108,77 +4108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing FTM ranging and location attack exposure with crowd-wisdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4210,1088 +4210,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t>
+                <w:t xml:space="preserve">Estimation of Electricity Production from Photovoltaic Panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Sourailidis</w:t>
+                <w:t xml:space="preserve">Vamsi Bulusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t>
+              <w:t xml:space="preserve">CoDIT 2020 : 7th International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749045v1</w:t>
+                <w:t xml:space="preserve">hal-02749906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Electricity Production from Photovoltaic Panels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Sourailidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vamsi Bulusu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT 2020 : 7th International Conference on Control, Decision and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.1-6, </w:t>
+              <w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.439-444, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749906v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meet the PAREO Functions: Towards Reliable and Available Wireless Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thubert</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quoitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2020 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149206⟩</w:t>
+              <w:t xml:space="preserve">MSN 2020 : 16th International Conference on Mobility, Sensing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Japan. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSN50589.2020.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463185v2</w:t>
+                <w:t xml:space="preserve">hal-02987638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensor Self-location with FTM Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hrasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdHoc-Now</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiMob 2020 - 16th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Thessaloniki (virtual ), Greece. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965755v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Self-location with FTM Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Henry</w:t>
+                <w:t xml:space="preserve">Adaptation of EAP-NOOB Method for LoRaWAN with LO-CoAP-EAP and CBOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ingles Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Garcia-Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hrasko</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio F Skarmeta Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2020 - 16th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GIoTS 2020 : Global Internet of Things Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIOTS49054.2020.9119629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03034281v1</w:t>
+                <w:t xml:space="preserve">hal-02880326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of EAP-NOOB Method for LoRaWAN with LO-CoAP-EAP and CBOR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio F Skarmeta Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIoTS 2020 : Global Internet of Things Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AdHoc-Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bari (on line), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GIOTS49054.2020.9119629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02880326v1</w:t>
+                <w:t xml:space="preserve">hal-02965755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorough Investigation of multipath Techniques in RPL based Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Czarnitzki Estrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ignacio Alvarez-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCC 2020: IEEE Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier and Symbol Synchronisation for LoRa Receivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marquet</w:t>
+                <w:t xml:space="preserve">Meet the PAREO Functions: Towards Reliable and Available Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2020 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860476v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quoitin</w:t>
+                <w:t xml:space="preserve">Carrier and Symbol Synchronisation for LoRa Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSN 2020 : 16th International Conference on Mobility, Sensing and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.277-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSN50589.2020.00018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02987638v1</w:t>
+                <w:t xml:space="preserve">hal-02860476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A secure and lightweight three-factor authentication and key generation scheme for direct communication between healthcare professionals and patient's WMSN</w:t>
               </w:r>
@@ -5407,77 +5407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'ancêtre commun pour les réseaux RPL multi-chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5528,51 +5528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Guard Time for Energy-Efficient IEEE 802.15.4 TSCH Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Mavromatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atis Elsts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,248 +5643,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marquet</w:t>
+                <w:t xml:space="preserve">Alternative Parent Selection for Multi-Path RPL Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 5th World Forum on Internet of Things (WF-IoT'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limerick, Ireland. pp.533-538, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2019.8767236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284110v1</w:t>
+                <w:t xml:space="preserve">hal-02268764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Parent Selection for Multi-Path RPL Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 5th World Forum on Internet of Things (WF-IoT'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limerick, Ireland. pp.533-538, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2019.8767236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268764v1</w:t>
+                <w:t xml:space="preserve">hal-02284110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprinting using Fine Timing Measurement</w:t>
               </w:r>
@@ -5955,638 +5955,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-path Selection in RPL Based on Replication and Elimination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+                <w:t xml:space="preserve">TAOF: Traffic Aware Objective Function for RPL-based Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Dujovne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Ad-Hoc Networks and Wireless</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_2⟩</w:t>
+              <w:t xml:space="preserve">GIIS 2018 : Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924450v2</w:t>
+                <w:t xml:space="preserve">hal-01975986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Objective Function For Hybrid Network In The Smart Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lemercier</w:t>
+                <w:t xml:space="preserve">RFC 4944: Per-hop Fragmentation and Reassembly Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Tsakalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chiummiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2018 : IEEE 19th International Symposium On a World Of Wireless, Mobile and Multimedia Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449744⟩</w:t>
+              <w:t xml:space="preserve">CSCN 2018 : IEEE Conference on Standards for Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCN.2018.8581742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923902v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">A New Objective Function For Hybrid Network In The Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Douligeris</w:t>
+                <w:t xml:space="preserve">Philippe Chiummiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">WoWMoM 2018 : IEEE 19th International Symposium On a World Of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chania, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986487v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFC 4944: Per-hop Fragmentation and Reassembly Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sotirios Tsakalidis</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Douligeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCN 2018 : IEEE Conference on Standards for Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCN.2018.8581742⟩</w:t>
+              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986400v1</w:t>
+                <w:t xml:space="preserve">hal-01986487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAOF: Traffic Aware Objective Function for RPL-based Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-path Selection in RPL Based on Replication and Elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diego Dujovne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS 2018 : Global Information Infrastructure and Networking Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. </w:t>
+              <w:t xml:space="preserve">17th International Conference on Ad-Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT-Atlantique, Sep 2018, Saint-Malo, France. pp.15-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975986v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Network for In-Car Communication</w:t>
               </w:r>
@@ -6624,51 +6624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad Hoc Networks and Wireless</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.138 - 144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6696,442 +6696,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Empirically Validated Simulations to Control 802.11 Access Point Density</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
+                <w:t xml:space="preserve">Guard Time Optimisation and Adaptation for Energy Efficient Multi-hop TSCH Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mavromatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenofon Fafoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piechocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2017 : IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">WF-Iot 2016 : 3rd IEEE World Forum on Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.301 - 306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534795v1</w:t>
+                <w:t xml:space="preserve">hal-01609086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Empirically Validated Simulations to Control 802.11 Access Point Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2017 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458564v1</w:t>
+                <w:t xml:space="preserve">hal-01534795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guard Time Optimisation and Adaptation for Energy Efficient Multi-hop TSCH Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Piechocki</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadanori Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WF-Iot 2016 : 3rd IEEE World Forum on Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.301 - 306, </w:t>
+              <w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609086v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward deterministic industrial network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián M Del Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,286 +7431,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+                <w:t xml:space="preserve">An Efficient Electric Vehicle Charging Architecture based on LoRa Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Ouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Martinez de Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SmartGridComm 2017 - 8th IEEE International Conference on Smart Grid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dresden, Germany. pp.381-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2017.8340723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664764v1</w:t>
+                <w:t xml:space="preserve">hal-01809090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Electric Vehicle Charging Architecture based on LoRa Communication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Habault</w:t>
+                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2017 - 8th IEEE International Conference on Smart Grid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2017.8340723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01809090v1</w:t>
+                <w:t xml:space="preserve">hal-01664764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Energy Proportional Networks</w:t>
               </w:r>
@@ -7919,278 +7919,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for Hybrid Network in RPL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lemercier</w:t>
+                <w:t xml:space="preserve">RPL Border Router Redundancy in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2016 : IEEE International Conference on Smart Grid Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778815⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference, ADHOC-NOW 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France. pp.202-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40509-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522000v1</w:t>
+                <w:t xml:space="preserve">hal-04831203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPL Border Router Redundancy in the Internet of Things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support for Hybrid Network in RPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumaran Vijayasankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Duy Nguyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramanuja Vedantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference, ADHOC-NOW 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lille, France. pp.202-214, </w:t>
+              <w:t xml:space="preserve">SmartGridComm 2016 : IEEE International Conference on Smart Grid Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.527 - 532, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40509-4_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831203v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to wake up an access point?</w:t>
               </w:r>
@@ -9227,369 +9227,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Selection of Scanning Parameters in IEEE 802.11 Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-objective Optimization Model for Network Selection in Multihomed Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2013 : Personal Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.2137 - 2141, </w:t>
+              <w:t xml:space="preserve">WONS 2013 : Wireless On-demand Network Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Banff - Alberta, Canada. pp.113 - 115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WONS.2013.6578332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185007v1</w:t>
+                <w:t xml:space="preserve">hal-01185008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Optimization Model for Network Selection in Multihomed Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
+                <w:t xml:space="preserve">Lightweight Service Announcement: The case for Wi-Fi M2M Service Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONS 2013 : Wireless On-demand Network Systems and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Banff - Alberta, Canada. pp.113 - 115, </w:t>
+              <w:t xml:space="preserve">ANTS 2013 : IEEE International Conference on Advanced Networks and Telecommuncations Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Chennai, India. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WONS.2013.6578332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ANTS.2013.6802884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185008v1</w:t>
+                <w:t xml:space="preserve">hal-01185804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Service Announcement: The case for Wi-Fi M2M Service Providers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Selection of Scanning Parameters in IEEE 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTS 2013 : IEEE International Conference on Advanced Networks and Telecommuncations Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Chennai, India. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">PIMRC 2013 : Personal Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.2137 - 2141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANTS.2013.6802884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185804v1</w:t>
+                <w:t xml:space="preserve">hal-01185007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating short transfers in 802.11 networks</w:t>
               </w:r>
@@ -10754,325 +10754,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and evaluation of wifi scanning strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
+                <w:t xml:space="preserve">On the impact of IEEE 802.16 bandwidth request-grant mechanisms on TCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Cibelec 2010 : 4to congreso iberoamericano de estudiantes de ingeniera electrica electrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Merida, Venezuela</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865070v1</w:t>
+                <w:t xml:space="preserve">hal-00565926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of IEEE 802.16 bandwidth request-grant mechanisms on TCP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yubo Yang</w:t>
+                <w:t xml:space="preserve">An evaluation of the resource discovery in IEEE 802.11 networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
+              <w:t xml:space="preserve">ACM International Conference On Mobile Systems, Applications And Services, Proceedings of the Second International Workshop on Mobile Opportunistic Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Pise, Italy. pp.147 - 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565926v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the resource discovery in IEEE 802.11 networks</w:t>
+                <w:t xml:space="preserve">Analysis and evaluation of wifi scanning strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference On Mobile Systems, Applications And Services, Proceedings of the Second International Workshop on Mobile Opportunistic Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Pise, Italy. pp.147 - 150</w:t>
+              <w:t xml:space="preserve">IV Cibelec 2010 : 4to congreso iberoamericano de estudiantes de ingeniera electrica electrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Merida, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865075v1</w:t>
+                <w:t xml:space="preserve">hal-02865070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart single window congestion control for concurrent multipath transport</w:t>
               </w:r>
@@ -11205,64 +11205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Cibelec 2010 :4to congreso iberoamericano de estudiantes de ingeniera electrica electrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Merida, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11300,77 +11300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of IEEE 802.16 bandwidth perceptionm management policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 34th IEEE Conference on Local Computer Networks (LCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11389,308 +11389,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehoming decision algorithm : design and empirical evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive system for 802.11 scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS'09 : Symposium on Embedded and Pervasive Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rio De Janeiro, Brazil. pp.1 - 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2009.5072107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865052v1</w:t>
+                <w:t xml:space="preserve">hal-02865048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive system for 802.11 scanning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MipShim6 : une approche combinée pour la mobilité et la multi-domiciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865048v1</w:t>
+                <w:t xml:space="preserve">inria-00419459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MipShim6 : une approche combinée pour la mobilité et la multi-domiciliation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Rehoming decision algorithm : design and empirical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EPS'09 : Symposium on Embedded and Pervasive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00419459v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvingt uplink bandwidth management in 802.16 networks</w:t>
               </w:r>
@@ -11715,51 +11715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Paltrineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IEEE Conference on Local Computer Networks (LCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Zürich, Switzerland. pp.233 - 236, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11914,77 +11914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MipShim6: une approche combinée pour la mobilité et la multidomiciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2009 : 14ème Colloque Francophone sur lIngénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12219,278 +12219,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anemone : a ready-to-go testbed for IPv6 compliant intelligent transport systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward mobility and multihoming unification : the SHIM6 protocol : a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2008 : 8th international conference on ITS telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2008.4740262⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2008 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2840 - 2845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2008.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864902v1</w:t>
+                <w:t xml:space="preserve">hal-02863468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mobility and multihoming unification : the SHIM6 protocol : a case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anemone : a ready-to-go testbed for IPv6 compliant intelligent transport systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Ropitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2008 : IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2840 - 2845, </w:t>
+              <w:t xml:space="preserve">ITST 2008 : 8th international conference on ITS telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand. pp.228 - 233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2008.497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2008.4740262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863468v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a flow binding mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Ropitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12619,64 +12619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility and multihoming management and strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Ropitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12896,90 +12896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS-2 based simulation framework to evaluate the performance of wireless distribution system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kassab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13190,51 +13190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAINT 2007 : symposium on applications and the Internet workshops, 2nd international workshop on neural mobility (WONEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Hiroshima, Japon. pp.44 -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13363,90 +13363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-bicycle demonstration on the Tour de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCGI 2007 : 2nd international multi-conference on computing in the global information technology - challenges for the next generation of IT&amp;C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Guadeloupe, France. pp.56 -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14103,51 +14103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Applications and the Internet Workshops, SAINT Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Tokyo, Japan. pp.184 - 189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14175,368 +14175,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new middleware for pervasive IPv6 mobile computing</w:t>
+                <w:t xml:space="preserve">Mobile IPv6 and WLANs: campus scale experimentation and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON 2003 : the 11th IEEE International Conference on Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Promoting WLANs and Virtual Campus - Making Broadband Access a Priority</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Lisboa, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864467v1</w:t>
+                <w:t xml:space="preserve">hal-02864473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile IPv6 and WLANs: campus scale experimentation and evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized support of multiple wireless interfaces within an IPv6 end-terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Promoting WLANs and Virtual Campus - Making Broadband Access a Priority</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">SOC 2003 : Smart Objects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864473v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized support of multiple wireless interfaces within an IPv6 end-terminal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new middleware for pervasive IPv6 mobile computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC 2003 : Smart Objects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICON 2003 : the 11th IEEE International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Sydney, Australia. pp.481 - 488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2003.1266237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864464v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized support of multiple wireless interfaces within IPv6 end-terminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14800,90 +14800,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadanori Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15113,51 +15113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15257,51 +15257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Ancestor Objective Function and Parent Set DAG Metric Container Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15345,64 +15345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPL DAG Metric Container Node State and Attribute object type extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15450,51 +15450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Packet Replication and Elimination in Complex Tracks in LLNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15763,51 +15763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="185D991E"/>
+    <w:nsid w:val="2829C208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15994,51 +15994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-montavont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2476376" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2694422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0402-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKQ5FRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978622.1978626" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Golmie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2006.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8GQXJSM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cypher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2006.1632650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026026426784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56674158AC68217474C318325C5BF9266225F98C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2002.1024413" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Mehri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91608-4_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Bulusu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263789" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sammoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omessaad Hamdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219566" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345770.3356736" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925888" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Simi&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132062.3132069" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434795v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831203v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461491" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151079" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158126" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020817" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Loiseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185799v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136392" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185007v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666497" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2013.6578332" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686493" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831462" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185012v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Monetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frank" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686459" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164306v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.36" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797567v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diaz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Negri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Josse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609307v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723148" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865070v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Yang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865075v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865086v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bsila" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bichot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouache" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Howson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865094v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072107" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865056v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Paltrineri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355099" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Hachana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paquereau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne E. Helvi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437788v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865020v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Texier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864902v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740262" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.497" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863471v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2008.20" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863475v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865028v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864805v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Nacef" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699676" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699618" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Bokor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Francesco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT-W.2007.25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864744v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164306v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCGI.2007.23" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Njedjou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebeugle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2005.94" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864592v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651681" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864622v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2005.1512852" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864516v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kassi-Lahlou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864506v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINTW.2004.1268586" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864467v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266237" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864473v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864464v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deniaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863470v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deniaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864457v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864450v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-montavont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2476376" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2694422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0402-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKQ5FRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978622.1978626" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Golmie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2006.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8GQXJSM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cypher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2006.1632650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026026426784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56674158AC68217474C318325C5BF9266225F98C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2002.1024413" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Mehri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91608-4_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Bulusu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263789" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sammoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omessaad Hamdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219566" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345770.3356736" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925888" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Simi&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132062.3132069" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434795v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_14" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461491" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151079" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158126" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020817" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Loiseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185799v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136392" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185008v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2013.6578332" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666497" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686493" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831462" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185012v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Monetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frank" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686459" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164306v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.36" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797567v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diaz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Negri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Josse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609307v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723148" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565926v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865086v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bsila" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bichot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouache" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Howson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865094v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865048v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072107" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419459v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865052v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865056v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Paltrineri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355099" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Hachana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paquereau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne E. Helvi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437788v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865020v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Texier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.497" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864902v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740262" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863471v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2008.20" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863475v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865028v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864805v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Nacef" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699676" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699618" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Bokor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Francesco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT-W.2007.25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864744v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164306v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCGI.2007.23" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Njedjou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebeugle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2005.94" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864592v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651681" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864622v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2005.1512852" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864516v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kassi-Lahlou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864506v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINTW.2004.1268586" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864464v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deniaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266237" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863470v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deniaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864457v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864450v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>