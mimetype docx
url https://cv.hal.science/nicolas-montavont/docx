--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -4210,261 +4210,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Electricity Production from Photovoltaic Panels</w:t>
+                <w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vamsi Bulusu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Dimitrios Sourailidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT 2020 : 7th International Conference on Control, Decision and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263789⟩</w:t>
+              <w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.439-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749906v1</w:t>
+                <w:t xml:space="preserve">hal-02749045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Electricity Production from Photovoltaic Panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
+                <w:t xml:space="preserve">Vamsi Bulusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.439-444, </w:t>
+              <w:t xml:space="preserve">CoDIT 2020 : 7th International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749045v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t>
               </w:r>
@@ -7068,273 +7068,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward deterministic industrial network</w:t>
+                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine Kersalé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián M Del Fiore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thubert</w:t>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519185v1</w:t>
+                <w:t xml:space="preserve">hal-01638297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward deterministic industrial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tengfei Chang</w:t>
+                <w:t xml:space="preserve">Maurine Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+                <w:t xml:space="preserve">Julián M Del Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638297v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Channel Saturation in Wi-Fi Networks via Passive Monitoring of IEEE 802.11 Beacon Jitter</w:t>
               </w:r>
@@ -7571,90 +7571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13881,321 +13881,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and evaluation of mobile IPv6 for multiple interfaces</w:t>
+                <w:t xml:space="preserve">Multihoming in nested mobile networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Kassi-Lahlou</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2004 : IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Applications and the Internet Workshops, SAINT Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Tokyo, Japan. pp.184 - 189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAINTW.2004.1268586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864516v1</w:t>
+                <w:t xml:space="preserve">hal-02864506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters abstraction to optimize mobility control</w:t>
+                <w:t xml:space="preserve">Description and evaluation of mobile IPv6 for multiple interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kassi-Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Advanced Communication Technology (ICACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Phoenix Park, South Korea. pp.229 - 235</w:t>
+              <w:t xml:space="preserve">WCNC 2004 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Atlanta, United States. pp.144 - 148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864481v1</w:t>
+                <w:t xml:space="preserve">hal-02864516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multihoming in nested mobile networking</w:t>
+                <w:t xml:space="preserve">Parameters abstraction to optimize mobility control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ernst</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications and the Internet Workshops, SAINT Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th International Conference on Advanced Communication Technology (ICACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Phoenix Park, South Korea. pp.229 - 235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAINTW.2004.1268586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02864506v1</w:t>
+                <w:t xml:space="preserve">hal-02864481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile IPv6 and WLANs: campus scale experimentation and evaluation</w:t>
               </w:r>
@@ -15763,51 +15763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2829C208"/>
+    <w:nsid w:val="FA69A5AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15994,51 +15994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-montavont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2476376" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2694422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0402-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKQ5FRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978622.1978626" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Golmie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2006.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8GQXJSM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cypher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2006.1632650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026026426784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56674158AC68217474C318325C5BF9266225F98C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2002.1024413" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Mehri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91608-4_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Bulusu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263789" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sammoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omessaad Hamdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219566" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345770.3356736" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925888" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Simi&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132062.3132069" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434795v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_14" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461491" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151079" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158126" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020817" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Loiseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185799v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136392" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185008v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2013.6578332" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666497" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686493" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831462" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185012v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Monetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frank" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686459" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164306v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.36" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797567v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diaz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Negri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Josse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609307v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723148" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565926v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865086v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bsila" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bichot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouache" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Howson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865094v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865048v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072107" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419459v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865052v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865056v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Paltrineri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355099" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Hachana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paquereau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne E. Helvi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437788v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865020v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Texier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.497" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864902v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740262" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863471v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2008.20" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863475v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865028v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864805v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Nacef" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699676" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699618" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Bokor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Francesco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT-W.2007.25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864744v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164306v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCGI.2007.23" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Njedjou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebeugle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2005.94" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864592v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651681" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864622v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2005.1512852" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864516v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kassi-Lahlou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864506v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINTW.2004.1268586" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864464v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deniaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266237" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863470v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deniaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864457v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864450v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-montavont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2476376" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2694422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0402-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKQ5FRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978622.1978626" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Golmie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2006.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8GQXJSM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cypher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2006.1632650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026026426784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56674158AC68217474C318325C5BF9266225F98C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2002.1024413" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Mehri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91608-4_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Bulusu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263789" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sammoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omessaad Hamdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219566" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345770.3356736" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925888" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Simi&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132062.3132069" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434795v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_14" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461491" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151079" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158126" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020817" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Loiseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185799v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136392" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185008v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2013.6578332" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666497" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686493" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831462" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185012v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Monetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frank" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686459" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164306v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.36" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797567v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diaz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Negri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Josse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609307v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723148" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565926v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865086v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bsila" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bichot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouache" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Howson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865094v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865048v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072107" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419459v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865052v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865056v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Paltrineri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355099" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Hachana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paquereau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne E. Helvi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437788v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865020v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Texier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.497" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864902v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740262" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863471v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2008.20" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863475v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865028v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864805v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Nacef" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699676" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699618" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Bokor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Francesco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT-W.2007.25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864744v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164306v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCGI.2007.23" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Njedjou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebeugle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2005.94" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864592v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651681" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864622v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2005.1512852" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864506v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINTW.2004.1268586" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864516v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kassi-Lahlou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864464v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deniaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266237" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863470v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deniaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864457v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864450v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>