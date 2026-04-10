--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1674,230 +1674,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Hawkins, Roman Artisans and the Urban Economy. Cambridge: Cambridge University Press, 2016. 307 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02288195v1</w:t>
+                <w:t xml:space="preserve">halshs-01630218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cameron Hawkins, Roman Artisans and the Urban Economy. Cambridge: Cambridge University Press, 2016. 307 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01630218v1</w:t>
+                <w:t xml:space="preserve">halshs-02288195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissinot Qu'est-ce qu'un fait archéologique? Paris, Éd. de l' Ehess , 2015, 366 p.</w:t>
               </w:r>
@@ -2881,239 +2881,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
+                <w:t xml:space="preserve">The apple of discord: fleece-washing in Pompeii's textile economy. A response to M. Flohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.954⟩</w:t>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S104775941300007X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689985v1</w:t>
+                <w:t xml:space="preserve">halshs-02284708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apple of discord: fleece-washing in Pompeii's textile economy. A response to M. Flohr</w:t>
+                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26, pp.79-87. </w:t>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S104775941300007X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284708v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la métallurgie du plomb. Un exemple pompéien</w:t>
               </w:r>
@@ -3543,64 +3543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne Zeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4227,191 +4227,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostia Antica: Entrepôts d'Ostie et de Portus. Les Grandi Horrea d'Ostie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La conservation des denrées dans l'espace domestique à Pompéi et Herculanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 120 (1), pp.211-216</w:t>
+              <w:t xml:space="preserve">, 2008, 120 (1), pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00710208v1</w:t>
+                <w:t xml:space="preserve">halshs-00619185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation des denrées dans l'espace domestique à Pompéi et Herculanum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ostia Antica: Entrepôts d'Ostie et de Portus. Les Grandi Horrea d'Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 120 (1), pp.123-138</w:t>
+              <w:t xml:space="preserve">, 2008, 120 (1), pp.211-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00619185v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00710208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artisanat du plomb à Pompéi</w:t>
               </w:r>
@@ -6521,77 +6521,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 322, </w:t>
@@ -8465,51 +8465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27707CE9"/>
+    <w:nsid w:val="2AC1E80D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8696,51 +8696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monteix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9060-8260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112282903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Heiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James&#160;n. Andrews" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/267459" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264917000518" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400072214" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Allroggen-Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759415002913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delvigne-Ryrko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104775941300007X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Duvauchelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287406v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287403v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400001586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB6D45A6F6D386961F046280382772C8227EA416/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Abed-Ben Khader" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gosoletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiaretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monaco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682311v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/4975" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.4975" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58505-0_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/experimentation-dans-les-sciences--9782373613469-page-183.htm?contenu=article" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/miniere-della-memoria-scavi-in-archivi-depositi-e-biblioteche/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/content/series/o/oxford-studies-on-the-roman-economy-osre/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100688210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/urban-craftsmen-and-traders-in-the-roman-world-9780198748489?lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_673.ahtml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405179406.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118878255.ch20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/index.php/index-des-auteurs?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618921v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03974943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duvernois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01504863v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01505224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monteix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9060-8260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112282903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Heiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James&#160;n. Andrews" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/267459" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264917000518" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400072214" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Allroggen-Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759415002913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delvigne-Ryrko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104775941300007X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Duvauchelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287406v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287403v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400001586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB6D45A6F6D386961F046280382772C8227EA416/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Abed-Ben Khader" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gosoletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiaretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monaco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682311v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/4975" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.4975" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58505-0_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/experimentation-dans-les-sciences--9782373613469-page-183.htm?contenu=article" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/miniere-della-memoria-scavi-in-archivi-depositi-e-biblioteche/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/content/series/o/oxford-studies-on-the-roman-economy-osre/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100688210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/urban-craftsmen-and-traders-in-the-roman-world-9780198748489?lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_673.ahtml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405179406.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118878255.ch20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/index.php/index-des-auteurs?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618921v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03974943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duvernois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01504863v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01505224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>