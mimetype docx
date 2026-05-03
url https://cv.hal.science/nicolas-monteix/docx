--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1250,226 +1250,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herculanum, architecture domestique et décor. Restitution graphique et virtuelle de la casa di Nettuno ed Anfitrite (V, 6-7). Campagne 2017 du programme ANR VESUVIA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Street façade society ? Les réseaux sociaux à Pompéi au filtre de la propagande politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologia Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.297-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933433v1</w:t>
+                <w:t xml:space="preserve">hal-05037240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Street façade society ? Les réseaux sociaux à Pompéi au filtre de la propagande politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herculanum, architecture domestique et décor. Restitution graphique et virtuelle de la casa di Nettuno ed Anfitrite (V, 6-7). Campagne 2017 du programme ANR VESUVIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James n. Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia Classica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.2119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037240v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street facade society? Les réseaux sociaux à Pompéi au filtre de la propagande politique</w:t>
               </w:r>
@@ -1527,377 +1527,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de céréales et distinction sociale à Pompéi au prisme des établissements commerciaux</w:t>
+                <w:t xml:space="preserve">Les archives des fouilles d’Herculanum au XXe siècle : analyse critique et pistes d'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.6346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284745v1</w:t>
+                <w:t xml:space="preserve">halshs-02284346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives des fouilles d’Herculanum au XXe siècle : analyse critique et pistes d'exploitation</w:t>
+                <w:t xml:space="preserve">Consommation de céréales et distinction sociale à Pompéi au prisme des établissements commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les céréales dans le monde antique, 5, pp.265-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.6346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284346v1</w:t>
+                <w:t xml:space="preserve">halshs-02284745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cameron Hawkins, Roman Artisans and the Urban Economy. Cambridge: Cambridge University Press, 2016. 307 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01630218v1</w:t>
+                <w:t xml:space="preserve">halshs-02288195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Hawkins, Roman Artisans and the Urban Economy. Cambridge: Cambridge University Press, 2016. 307 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02288195v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01630218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissinot Qu'est-ce qu'un fait archéologique? Paris, Éd. de l' Ehess , 2015, 366 p.</w:t>
               </w:r>
@@ -1961,90 +1961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herculanum. Conception du modèle 3D de restitution et restauration virtuelle de la Casa di Nettuno ed Anfitrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2173,103 +2173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herculanum. Des archives aux restitutions architecturales et décoratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Allroggen-Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les cités vésuviennes, </w:t>
@@ -2448,274 +2448,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et société à Herculanum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Delvigne-Ryrko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1339⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284291v1</w:t>
+                <w:t xml:space="preserve">halshs-02284286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat et société à Herculanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Allroggen-Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284286v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat en Suisse à l’époque romaine. Recensement et premières synthèses</w:t>
               </w:r>
@@ -8465,51 +8465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AC1E80D"/>
+    <w:nsid w:val="2131C892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8696,51 +8696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monteix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9060-8260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112282903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Heiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James&#160;n. Andrews" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/267459" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264917000518" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400072214" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Allroggen-Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759415002913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delvigne-Ryrko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104775941300007X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Duvauchelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287406v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287403v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400001586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB6D45A6F6D386961F046280382772C8227EA416/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Abed-Ben Khader" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gosoletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiaretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monaco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682311v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/4975" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.4975" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58505-0_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/experimentation-dans-les-sciences--9782373613469-page-183.htm?contenu=article" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/miniere-della-memoria-scavi-in-archivi-depositi-e-biblioteche/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/content/series/o/oxford-studies-on-the-roman-economy-osre/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100688210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/urban-craftsmen-and-traders-in-the-roman-world-9780198748489?lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_673.ahtml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405179406.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118878255.ch20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/index.php/index-des-auteurs?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618921v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03974943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duvernois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01504863v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01505224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monteix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9060-8260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112282903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Heiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James&#160;n. Andrews" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2119" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/267459" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6346" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264917000518" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400072214" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Allroggen-Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759415002913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delvigne-Ryrko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1380" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1339" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104775941300007X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Duvauchelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287406v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287403v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400001586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB6D45A6F6D386961F046280382772C8227EA416/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Abed-Ben Khader" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gosoletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiaretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monaco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682311v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/4975" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.4975" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58505-0_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/experimentation-dans-les-sciences--9782373613469-page-183.htm?contenu=article" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/miniere-della-memoria-scavi-in-archivi-depositi-e-biblioteche/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/content/series/o/oxford-studies-on-the-roman-economy-osre/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100688210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/urban-craftsmen-and-traders-in-the-roman-world-9780198748489?lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_673.ahtml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405179406.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118878255.ch20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/index.php/index-des-auteurs?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618921v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03974943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duvernois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01504863v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01505224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>