--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -290,191 +290,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04158312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fullonica VI 16, 3-4 a sud-est della Casa degli Amorini dorati – campagna di scavo 2021</w:t>
+                <w:t xml:space="preserve">La cave de la boulangerie VI 3, 3.27-28 à Pompéi. Rapport sur la campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33, pp.196-198</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04057276v1</w:t>
+                <w:t xml:space="preserve">hal-04866397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cave de la boulangerie VI 3, 3.27-28 à Pompéi. Rapport sur la campagne 2022</w:t>
+                <w:t xml:space="preserve">La fullonica VI 16, 3-4 a sud-est della Casa degli Amorini dorati – campagna di scavo 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.196-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866397v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La foulerie VI 16, 3‑4 (et l’atelier VI 16, 5) au sud‑est de la Casa degli amorini dorati à Pompéi</w:t>
               </w:r>
@@ -588,248 +588,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’histoire de la boulangerie romaine : étude de « pains/galettes » découverts en Gaule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fours « à pain » dans les Gaules et les Germanies (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.), un regard technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 78, pp.261-296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6298⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 78, pp.227-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554670v1</w:t>
+                <w:t xml:space="preserve">hal-03554642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fours « à pain » dans les Gaules et les Germanies (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.), un regard technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à l’histoire de la boulangerie romaine : étude de « pains/galettes » découverts en Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas G. Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 78, pp.227-259. </w:t>
+              <w:t xml:space="preserve">, 2021, 78, pp.261-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554642v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de production et histoire des techniques à Délos : fouleries, teintureries, meuneries et boulangeries</w:t>
               </w:r>
@@ -1047,1069 +1047,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02615752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir l’organisation spatiale des ateliers antiques</w:t>
+                <w:t xml:space="preserve">Les ateliers au sud-est de la Casa degli amorini dorati à Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.3548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284408v1</w:t>
+                <w:t xml:space="preserve">halshs-02284122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers au sud-est de la Casa degli amorini dorati à Pompéi</w:t>
+                <w:t xml:space="preserve">Saisir l’organisation spatiale des ateliers antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.110-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.3548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284122v1</w:t>
+                <w:t xml:space="preserve">hal-02284408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Street façade society ? Les réseaux sociaux à Pompéi au filtre de la propagande politique</w:t>
+                <w:t xml:space="preserve">Street facade society? Les réseaux sociaux à Pompéi au filtre de la propagande politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia Classica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 69, pp.297-332</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 69, pp.297-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/267459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037240v1</w:t>
+                <w:t xml:space="preserve">halshs-02284734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herculanum, architecture domestique et décor. Restitution graphique et virtuelle de la casa di Nettuno ed Anfitrite (V, 6-7). Campagne 2017 du programme ANR VESUVIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James n. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.2119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Street facade society? Les réseaux sociaux à Pompéi au filtre de la propagande politique</w:t>
+                <w:t xml:space="preserve">Street façade society ? Les réseaux sociaux à Pompéi au filtre de la propagande politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia Classica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 69, pp.297-332. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 69, pp.297-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1400/267459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284734v1</w:t>
+                <w:t xml:space="preserve">hal-05037240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives des fouilles d’Herculanum au XXe siècle : analyse critique et pistes d'exploitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herculanum. Conception du modèle 3D de restitution et restauration virtuelle de la Casa di Nettuno ed Anfitrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anabases.6346⟩</w:t>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284346v1</w:t>
+                <w:t xml:space="preserve">hal-01895033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de céréales et distinction sociale à Pompéi au prisme des établissements commerciaux</w:t>
+                <w:t xml:space="preserve">Cameron Hawkins, Roman Artisans and the Urban Economy. Cambridge: Cambridge University Press, 2016. 307 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Les céréales dans le monde antique, 5, pp.265-276</w:t>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284745v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02288195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Hawkins, Roman Artisans and the Urban Economy. Cambridge: Cambridge University Press, 2016. 307 p.</w:t>
+                <w:t xml:space="preserve">Les archives des fouilles d’Herculanum au XXe siècle : analyse critique et pistes d'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.6346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02288195v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation de céréales et distinction sociale à Pompéi au prisme des établissements commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les céréales dans le monde antique, 5, pp.265-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01630218v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boissinot Qu'est-ce qu'un fait archéologique? Paris, Éd. de l' Ehess , 2015, 366 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0395264917000518⟩</w:t>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02288190v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01630218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herculanum. Conception du modèle 3D de restitution et restauration virtuelle de la Casa di Nettuno ed Anfitrite</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Boissinot Qu'est-ce qu'un fait archéologique? Paris, Éd. de l' Ehess , 2015, 366 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (1), pp.251-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0395264917000518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895033v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02288190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting excavation archives: Herculaneum from 1927 to 1961 as a case-study</w:t>
               </w:r>
@@ -2173,103 +2173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herculanum. Des archives aux restitutions architecturales et décoratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Allroggen-Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les cités vésuviennes, </w:t>
@@ -2301,421 +2301,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adams (G.W.), Living in the suburbs of Roman Italy: space and social contact (BAR. International series, 2449), Oxford, Royaume-Uni, 2012 et Stöger (H.), Rethinking Ostia: a spatial enquiry into the urban society of Rome’s imperial port-town (Archeological studies - Leiden University, Faculty of Archeology, 24), Leiden.</w:t>
+                <w:t xml:space="preserve">Identifier les espaces économiques dans le monde romain - ROBERT BEDON (textes réunis par), MACELLUM, TABERNA, PORTUS. LES STRUCTURES MATÉRIELLES DE L’ÉCONOMIE EN GAULE ROMAINE ET DANS LES RÉGIONS VOISINES (= Caesarodunum XLIII-XLIV, 2009-2010 [2011]; Université de Limoges, Centre de Recherches André Piganiol). Pp. 436, many figs. ISBN 978-2-84287-541-1. EUR. 38.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.669-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1047759415002913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02288199v1</w:t>
+                <w:t xml:space="preserve">halshs-02284716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les espaces économiques dans le monde romain - ROBERT BEDON (textes réunis par), MACELLUM, TABERNA, PORTUS. LES STRUCTURES MATÉRIELLES DE L’ÉCONOMIE EN GAULE ROMAINE ET DANS LES RÉGIONS VOISINES (= Caesarodunum XLIII-XLIV, 2009-2010 [2011]; Université de Limoges, Centre de Recherches André Piganiol). Pp. 436, many figs. ISBN 978-2-84287-541-1. EUR. 38.</w:t>
+                <w:t xml:space="preserve">Adams (G.W.), Living in the suburbs of Roman Italy: space and social contact (BAR. International series, 2449), Oxford, Royaume-Uni, 2012 et Stöger (H.), Rethinking Ostia: a spatial enquiry into the urban society of Rome’s imperial port-town (Archeological studies - Leiden University, Faculty of Archeology, 24), Leiden.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.518-519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1047759415002913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284716v1</w:t>
+                <w:t xml:space="preserve">halshs-02288199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat et société à Herculanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Allroggen-Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1380⟩</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284286v1</w:t>
+                <w:t xml:space="preserve">halshs-02284291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et société à Herculanum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Delvigne-Ryrko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284291v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat en Suisse à l’époque romaine. Recensement et premières synthèses</w:t>
               </w:r>
@@ -2796,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2991,51 +2991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3895,290 +3895,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00710218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Pistrina: recherches sur les boulangeries de l'Italie romaine</w:t>
+                <w:t xml:space="preserve">Compte rendu de Penelope M. Allison, The insula of the Menander at Pompeii, III: the finds, a contextual study, Oxford, Clarendon Press, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 121 (1), pp.322-335</w:t>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009/2 (48), pp.401-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00710215v1</w:t>
+                <w:t xml:space="preserve">halshs-00619139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Penelope M. Allison, The insula of the Menander at Pompeii, III: the finds, a contextual study, Oxford, Clarendon Press, 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activités archéologiques de l'École française de Rome. Chronique. Année 2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Abed-Ben Khader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Balmelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gosoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009/2 (48), pp.401-404</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (1), pp.339-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00619139v1</w:t>
+                <w:t xml:space="preserve">hal-00687594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités archéologiques de l'École française de Rome. Chronique. Année 2008.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pompéi, Pistrina: recherches sur les boulangeries de l'Italie romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 121 (1), pp.339-340</w:t>
+              <w:t xml:space="preserve">, 2009, 121 (1), pp.322-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687594v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00710215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, recherches sur les boulangeries de l'Italie romaine</w:t>
               </w:r>
@@ -4227,191 +4227,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation des denrées dans l'espace domestique à Pompéi et Herculanum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ostia Antica: Entrepôts d'Ostie et de Portus. Les Grandi Horrea d'Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 120 (1), pp.123-138</w:t>
+              <w:t xml:space="preserve">, 2008, 120 (1), pp.211-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00619185v1</w:t>
+                <w:t xml:space="preserve">halshs-00710208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostia Antica: Entrepôts d'Ostie et de Portus. Les Grandi Horrea d'Ostie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La conservation des denrées dans l'espace domestique à Pompéi et Herculanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 120 (1), pp.211-216</w:t>
+              <w:t xml:space="preserve">, 2008, 120 (1), pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00710208v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00619185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artisanat du plomb à Pompéi</w:t>
               </w:r>
@@ -5505,182 +5505,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation in Archaeology</w:t>
+                <w:t xml:space="preserve">Chaînes opératoires et organisation humaine de la production. Travailler dans les boulangeries de Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Allamel-Raffin; Jean-Luc Gangloff; Yves Gingras. </w:t>
+              <w:t xml:space="preserve">Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimentation in the Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acteurs techniques, acteurs sociaux, des vestiges matériels à l’organisation sociale du travail de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, pp.141-153, 2024, Rencontres internationales d’archéologie et d’histoire, 2-904110-66-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04969637v1</w:t>
+                <w:t xml:space="preserve">halshs-04969607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes opératoires et organisation humaine de la production. Travailler dans les boulangeries de Pompéi</w:t>
+                <w:t xml:space="preserve">Experimentation in Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou. </w:t>
+              <w:t xml:space="preserve">Catherine Allamel-Raffin; Jean-Luc Gangloff; Yves Gingras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acteurs techniques, acteurs sociaux, des vestiges matériels à l’organisation sociale du travail de la Préhistoire à nos jours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimentation in the Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.133-148, 2024, Archimedes, 978-3-031-58504-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-58505-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04969607v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités de production et lieux de culte dans le monde antique : quelques remarques</w:t>
               </w:r>
@@ -6237,206 +6237,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de métallurgie du bronze et du fer à Pompéi ? Interprétations et terminologie</w:t>
+                <w:t xml:space="preserve">Using the chaîne opératoire to interpret the layout of Roman workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marco Cavalieri; Cristina Boschetti. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Bentz; Tobias Helms. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multa per aequora</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, pp.563-591, 2018, Fervet Opus, 978-2-87558-666-7</w:t>
+              <w:t xml:space="preserve">Craft production systems in a cross-cultural perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, R. Habelt, pp.133-150, 2018, Studien zur Wirtschaftsarchäologie, 978-3-7749-4124-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284195v1</w:t>
+                <w:t xml:space="preserve">hal-02284429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the chaîne opératoire to interpret the layout of Roman workshops</w:t>
+                <w:t xml:space="preserve">Un atelier de métallurgie du bronze et du fer à Pompéi ? Interprétations et terminologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Martin Bentz; Tobias Helms. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Cavalieri; Cristina Boschetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Craft production systems in a cross-cultural perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, R. Habelt, pp.133-150, 2018, Studien zur Wirtschaftsarchäologie, 978-3-7749-4124-3</w:t>
+              <w:t xml:space="preserve">Multa per aequora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Il polisemico significato della moderna ricerca archeologica. Omaggio a Sara Santoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.563-591, 2018, Fervet Opus, 978-2-87558-666-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284429v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualizing the operational sequence: Pompeian bakeries as a case-study</w:t>
               </w:r>
@@ -6502,238 +6502,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01287449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions of Technical Culture among Pompeian Élites, considering the Cupids Frieze of the Casa dei Vettii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kerstin Droß-Krüpe; Sabine Föllinger; Kai Ruffing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.177-226, 2016, Collection de l'Ecole française de Rome, 978-2-7283-1188-0</w:t>
+              <w:t xml:space="preserve">Antike Wirtschaft und ihre kulturelle Prägung (2000 v.Chr. – 500 n.Chr.) – The cultural shaping of the Ancient economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrasowitz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-221, 2016, Philippika, 9783447106740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01441802v1</w:t>
+                <w:t xml:space="preserve">halshs-01447304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of Technical Culture among Pompeian Élites, considering the Cupids Frieze of the Casa dei Vettii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Kerstin Droß-Krüpe; Sabine Föllinger; Kai Ruffing. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antike Wirtschaft und ihre kulturelle Prägung (2000 v.Chr. – 500 n.Chr.) – The cultural shaping of the Ancient economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 98, </w:t>
+              <w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harrasowitz Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.199-221, 2016, Philippika, 9783447106740</w:t>
+                <w:t xml:space="preserve">Ecole française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-226, 2016, Collection de l'Ecole française de Rome, 978-2-7283-1188-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01447304v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01441802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baking and cooking</w:t>
               </w:r>
@@ -8465,51 +8465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2131C892"/>
+    <w:nsid w:val="E009C0A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8696,51 +8696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monteix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9060-8260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112282903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Heiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James&#160;n. Andrews" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2119" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/267459" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6346" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264917000518" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400072214" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Allroggen-Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759415002913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delvigne-Ryrko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1380" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1339" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104775941300007X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Duvauchelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287406v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287403v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400001586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB6D45A6F6D386961F046280382772C8227EA416/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Abed-Ben Khader" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gosoletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiaretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monaco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682311v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/4975" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.4975" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58505-0_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/experimentation-dans-les-sciences--9782373613469-page-183.htm?contenu=article" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/miniere-della-memoria-scavi-in-archivi-depositi-e-biblioteche/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/content/series/o/oxford-studies-on-the-roman-economy-osre/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100688210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/urban-craftsmen-and-traders-in-the-roman-world-9780198748489?lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_673.ahtml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405179406.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118878255.ch20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/index.php/index-des-auteurs?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618921v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03974943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duvernois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01504863v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01505224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-monteix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9060-8260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112282903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Heiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/267459" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James&#160;n. Andrews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1739" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6346" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288190v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264917000518" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400072214" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Allroggen-Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759415002913" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delvigne-Ryrko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104775941300007X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Duvauchelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287406v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287403v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400001586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB6D45A6F6D386961F046280382772C8227EA416/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Abed-Ben Khader" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gosoletti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiaretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monaco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682311v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/4975" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.4975" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58505-0_11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/experimentation-dans-les-sciences--9782373613469-page-183.htm?contenu=article" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/miniere-della-memoria-scavi-in-archivi-depositi-e-biblioteche/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/content/series/o/oxford-studies-on-the-roman-economy-osre/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100688210" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/urban-craftsmen-and-traders-in-the-roman-world-9780198748489?lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447304v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_673.ahtml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405179406.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118878255.ch20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/index.php/index-des-auteurs?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618921v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03974943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duvernois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01504863v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01505224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>