--- v0 (2026-03-28)
+++ v1 (2026-05-15)
@@ -1,67 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nicolas Morison </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -101,3245 +92,3245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementing honey bee (Hymenoptera: Apidae) colonies with pollen increases their pollinating activity on nectariferous crops with anthers isolated from stigmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stan Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stan Chabert</w:t>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morison</w:t>
+                <w:t xml:space="preserve">Marie-Josée Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée Buffière</w:t>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pleindoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 117 (1), pp.43-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jee/toad222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid measurement of the adult worker population size in honey bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stan Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122, pp.107313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des abeilles sauvages (Hymenoptera, Anthophila) et des syrphes (Diptera, Syrphidae) des sites de Port-Cros, Bagaud et du cap Lardier (Parc national de Port-Cros, Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Gombault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morison</w:t>
+                <w:t xml:space="preserve">David Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, pp.261-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower age expressed in thermal time: is nectar secretion synchronous with pistil receptivity in oilseed rape (&amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L.)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stan Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïna Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Raimond Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stan Chabert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155, pp.628-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotte porte-graine Pollinisation : quelles avancées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Lecordier</w:t>
+                <w:t xml:space="preserve">Benjamin Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kolopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 260, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des abeilles sauvages (Hymenoptera : Apoidea) de l’île de Porquerolles (France, Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Coiffait-Gombault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30, pp.95-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération INRA-FNAMS porte ses fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Planque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 249, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des abeilles plus citadines qu'on ne le croit...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fortel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugues Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, novembre-décembre 2015 (293), pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape context and habitat type as drivers of bee diversity in European annual crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carre</w:t>
+                <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roche</w:t>
+                <w:t xml:space="preserve">Rémy Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bommarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 133 (133), pp.40-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.05.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring bee diversity in different European habitats and biogeographical regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catrin Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catrin Westphal</w:t>
+                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
+                <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Carre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ellen Lamborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (4), pp.653-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/07-1292.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une collection d'abeilles (Hymenoptera, Apoidea) dans le cadre d'une étude de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart P.M. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pistes pour gérer les risques de pollution pollinique à grande distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Broucqsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marie Broucqsault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morison</w:t>
+                <w:t xml:space="preserve">Yiftach Vaknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 191, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de butinage des bourdons sans UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture légumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeilles, pollinisation et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abeilles et Cie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 106, pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abeille et l'apiculture dans les démarches d'aménagement durable des parcs naturels régionaux. Le point de vue de l'écologie scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Rodet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Carsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 907, pp.462-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyménoptères pollinisateurs : des abeilles toujours reines, des bourdons parfois rois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Abricot : Les distributeurs de pollen améliorent-ils la pollinisation des vergers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subirana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 452, pp.17-20</w:t>
+              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 567, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672953v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abricot : Les distributeurs de pollen améliorent-ils la pollinisation des vergers ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hyménoptères pollinisateurs : des abeilles toujours reines, des bourdons parfois rois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 567, pp.19-24</w:t>
+              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 452, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672513v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraise, cultures précoces : amélioration de la pollinisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bigey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morison</w:t>
+                <w:t xml:space="preserve">J. Longuesserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Capy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 203, pp.76-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confusion sexuelle contre le carpocapse. Mise en évidence de l'innocuité de cette méthode vis-à-vis des abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 534, pp.44-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraise précoce : ne plus négliger la pollinisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Production sous abri : la pollinisation des cultures entomophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 410, pp.9-10</w:t>
+              <w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 153, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693563v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production sous abri : la pollinisation des cultures entomophiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of antagonists for the biocontrol of the postharvest wound pathogen Botrytis cinerea on strawberry fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Rodet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 63 (3), pp.386-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X-63.3.386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689772v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of antagonists for the biocontrol of the postharvest wound pathogen Botrytis cinerea on strawberry fruits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Incidence des filets paragrêle sur les abeilles et la pollinisation des pommiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 544, pp.19-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697533v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des filets paragrêle sur les abeilles et la pollinisation des pommiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pollinisation de l'artichaut (Cynara scolymus L.) par l'abeille domestique (Apis mellifera L.) en production de semences hybrides sous abris grillagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Crété</w:t>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 (1), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/apido:2000110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699021v1</w:t>
+                <w:t xml:space="preserve">hal-00891698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinisation de l'artichaut (Cynara scolymus L.) par l'abeille domestique (Apis mellifera L.) en production de semences hybrides sous abris grillagés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fraise : l'activité pollinisatrice des bourdons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pécaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Castang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Longueserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 182, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00891698v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraise : l'activité pollinisatrice des bourdons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pollinisation de l'artichaut (Cynara scolymus L.) par l'abeille domestique (Apis mellifera L.) en production de semences hybrides sous abris grillagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Castang</w:t>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Longueserre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 182, pp.60-63</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31, pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694792v1</w:t>
+                <w:t xml:space="preserve">hal-02699214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinisation de l'artichaut (Cynara scolymus L.) par l'abeille domestique (Apis mellifera L.) en production de semences hybrides sous abris grillagés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fraise précoce : ne plus négliger la pollinisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 31, pp.115-128</w:t>
+              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 410, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699214v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollinisation du fraisier : facteur de qualité en cultures précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bigey-Schupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Longuesserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 159, pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3349,1168 +3340,1168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de recherche en mélittologie : un tour d’horizon par une analyse bibliométrique rétrospective et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Savajol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Savajol</w:t>
+                <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Henry</w:t>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Alaux</w:t>
+                <w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Pollineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLASSIFLOR: une classification fonctionnelle des fleurs pour prédire les interactions plantes-Insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Desaegher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+                <w:t xml:space="preserve">Virginie Héraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupement De Recherche POLLINisation, réseaux d’interaction et fonctionnalité des ÉCOsystèmes (GDR Pollinéco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential impact of declining insect pollination service to crops in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Krewenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Conference of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pollen feeding on the pollinating activity of honey bee colonies in enclosures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Queen'S University Belfast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Conference of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape context affects the abundance and diversity of bees on annual crops in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bommarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. IALE World congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ineffectiveness of pollen dispensers to improve apricot pollination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Subirana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Symposium on apricot culture and decline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are allelochemical compounds safe to use on flowering bee-pollinated crops ? A field assay with codlemone dispensers used for mating disruption of the codling moth, Cydia pomonella (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium of the ICP-BR Bee Protection Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre la pourriture grise (&amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;) sous abri: perspectives d'utilisation de matériaux de couverture absorbant les rayonnements ultraviolet proches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Are allelochemicals risk-free to use on flowering bee-pollinated crops ? A field bioassay with the sexual pheromone used in mating disruption of the codling moth (abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Aussois, France</w:t>
+              <w:t xml:space="preserve">7. Symposium of the ICPBR Bee Protection Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770641v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are allelochemicals risk-free to use on flowering bee-pollinated crops ? A field bioassay with the sexual pheromone used in mating disruption of the codling moth (abstract)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lutte contre la pourriture grise (&amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;) sous abri: perspectives d'utilisation de matériaux de couverture absorbant les rayonnements ultraviolet proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Romiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Symposium of the ICPBR Bee Protection Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770291v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of pruning wounds on greenhouse tomatoes by saprophytic microorganisms against infection by Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4520,262 +4511,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape context affects the abundance and diversity of bees on annual crops in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bommarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 Years of Landscape Ecology: Scientific Principles in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Wageningen, Netherlands. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-mediated gene flow by insects in Lactuca sativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International lettuce and leafy vegetable conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Montréal, Canada. 2004, 17. International congress on lettuce and leafy vegetables</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4785,279 +4776,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLLINECO 2025: Recueil des communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Henry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Réunion annuelle du RT POLLINECO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Avignon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantages et difficultés de la création d'hybrides F1 d'artichaut à semer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Foury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Artichoke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Valenzano - Bari, Italie. 681, ISHS - International Society for Horticultural Science, pp.315-322, 2005, Acta Horticulturae</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5067,491 +5058,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary valuation of the pollination service provided to european agriculture by insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of biodiversity risk. From Europe to the globe and from stories to maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pensoft Publishers, 2010, 954-6424-46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for quantifying pollinator loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catrin Westfall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catrin Westfall</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Lamborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of biodiversity risk. From Europe to the globe and from stories to maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pensoft Publishers, 2010, 954-6424-46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical filters against grey mould of greenhouse crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical control methods in plant protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3-540-64562-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres optiques contre la pourriture grise sous serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte physique en phytoprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 356 p., 2000, Un Point sur.. - INRA, 2-7380-0918-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5561,223 +5552,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs volent au secours des abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Conte</w:t>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dalmon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une population d'isolats de Botrytis cinerea Pers. provenant de serres de tomates: résistance aux fongicides et capacité à sporuler en absence de rayonnements ultraviolets proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Faculté des Sciences. Université d'Avignon et des Pays de Vaucluse (UAPV), FRA. 1991, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5924,51 +5915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04439768v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Buffi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pleindoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toad222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107313" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Gombault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geoffroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Raimond Cagnato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.08.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lecordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coussy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kolopp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Planque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fortel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bommarco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVSM1G6L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Westphal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lamborn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1292.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P.M. Roberts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Broucqsault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiftach Vaknin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rodet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carsel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duvivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longuesserre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-63.3.386" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;caut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2000110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longueserre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;caut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigey-Schupp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducreux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;raudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hanot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754075v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Krewenka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Queen'S University Belfast" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Subirana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mermier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Romiti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841562v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Val&#233;ry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832785v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Westfall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-04584-8_9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/440/9782759213542/la-lutte-physique-en-phytoprotection" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04439768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Buffi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pleindoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toad222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Gombault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geoffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Raimond Cagnato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.08.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lecordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coussy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kolopp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Planque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fortel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mouret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bommarco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.05.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVSM1G6L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Westphal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lamborn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1292.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P.M. Roberts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Broucqsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiftach Vaknin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rodet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carsel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duvivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longuesserre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-63.3.386" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;caut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2000110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longueserre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;caut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cambon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696442v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigey-Schupp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducreux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;raudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hanot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Krewenka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Queen'S University Belfast" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Subirana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mermier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Romiti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841562v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Val&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824062v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Westfall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-04584-8_9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/440/9782759213542/la-lutte-physique-en-phytoprotection" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>