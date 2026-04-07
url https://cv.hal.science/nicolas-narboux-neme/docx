--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stay social, stay young: a bioanthropological outlook on the processes linking sociality and ageing</w:t>
+                <w:t xml:space="preserve">The Antidepressant Action of Fluoxetine Involves the Inhibition of Dlx5/6 in Cortical GABAergic Neurons through a TrkB-Dependent Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Iannuzzi</w:t>
+                <w:t xml:space="preserve">Rym Aouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+                <w:t xml:space="preserve">Anastasia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Lehoczki</w:t>
+                <w:t xml:space="preserve">Amïn Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lou Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (15), pp.1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-024-01416-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells13151262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785327v1</w:t>
+                <w:t xml:space="preserve">hal-04673075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antidepressant Action of Fluoxetine Involves the Inhibition of Dlx5/6 in Cortical GABAergic Neurons through a TrkB-Dependent Pathway</w:t>
+                <w:t xml:space="preserve">Stay social, stay young: a bioanthropological outlook on the processes linking sociality and ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Aouci</w:t>
+                <w:t xml:space="preserve">Vincenzo Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Fontaine</w:t>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amïn Vion</w:t>
+                <w:t xml:space="preserve">Andrea Lehoczki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Belz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (15), pp.1262. </w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells13151262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11357-024-01416-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673075v1</w:t>
+                <w:t xml:space="preserve">hal-04785327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLX Genes in the Development and Maintenance of the Vertebrate Skeleton: Implications for Human Pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -482,90 +482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dlx5/6 Expression Levels in Mouse GABAergic Neurons Regulate Adult Parvalbumin Neuronal Density and Anxiety/Compulsive Behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Aouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mey El Soudany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Kurihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,77 +642,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Lombares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Aouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -789,51 +789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -884,77 +884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posterior axis formation requires Dlx5/Dlx6 expression at the neural plate border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Heude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Lombares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (19), pp.715-725. </w:t>
@@ -1148,90 +1148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the origin of matching functional jaws: roles of Dlx5/6 in cranial neural crest cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miki Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Lombares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.14975. </w:t>
@@ -1263,481 +1263,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02295446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental genetic bases behind the independent origin of the tympanic membrane in mammals and diapsids</w:t>
+                <w:t xml:space="preserve">Mice lacking the serotonin 5-HT2B receptor as an animal model of resistance to selective serotonin reuptake inhibitors antidepressants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taro Kitazawa</w:t>
+                <w:t xml:space="preserve">Silvina Laura Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaki Takechi</w:t>
+                <w:t xml:space="preserve">Katia Boutourlinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuya Hirasawa</w:t>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noritaka Adachi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.6853. </w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.265-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135786v1</w:t>
+                <w:t xml:space="preserve">hal-01253863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dlx5 and Dlx6 control uterine adenogenesis during post-natal maturation: possible consequences for endometriosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental genetic bases behind the independent origin of the tympanic membrane in mammals and diapsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Le Cardinal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Taro Kitazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Takechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Hirasawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noritaka Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Garagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv452⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.6853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135783v1</w:t>
+                <w:t xml:space="preserve">hal-02135786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking the serotonin 5-HT2B receptor as an animal model of resistance to selective serotonin reuptake inhibitors antidepressants.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dlx5 and Dlx6 control uterine adenogenesis during post-natal maturation: possible consequences for endometriosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bellessort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Maroteaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Garagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (2), pp.265-279. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.97-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253863v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct effects of Hoxa2 overexpression in cranial neural crest populations reveal that the mammalian hyomandibular-ceratohyal boundary maps within the styloid process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taro Kitazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kou Fujisawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Arima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rebsam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2058,931 +2058,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Paradoxical increase in survival of newborn neurons in the dentate gyrus of mice with constitutive depletion of serotonin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina L. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Trowbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Scotto-Lomassese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix B. Kleine Borgmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp.2650-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135882v1</w:t>
+                <w:t xml:space="preserve">inserm-00996749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Postnatal Growth Defects in Mice with Constitutive Depletion of Central Serotonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Neme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Angenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mosienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Klempin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothitos M. Pitychoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.171-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cn300165x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092566v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical increase in survival of newborn neurons in the dentate gyrus of mice with constitutive depletion of serotonin.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.12297⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00996749v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal Growth Defects in Mice with Constitutive Depletion of Central Serotonin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Neme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cn300165x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01542329v1</w:t>
+                <w:t xml:space="preserve">hal-03092566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vezatin is essential for dendritic spine morphogenesis and functional synaptic maturation.</w:t>
+                <w:t xml:space="preserve">5-HT(2B) receptors are required for serotonin-selective antidepressant actions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Danglot</w:t>
+                <w:t xml:space="preserve">Silviana Laura Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Sébasatien Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Burgo</w:t>
+                <w:t xml:space="preserve">Pierre Mazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3084-11.2012⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), pp.154-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2011.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776396v1</w:t>
+                <w:t xml:space="preserve">inserm-00652573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of H-2Z1, a Somatosensory Cortex-Expressed Transgene, Interferes with the Expression of the Satb1 and Tbc1d5 Flanking Genes and Affects the Differentiation of a Subset of Cortical Interneurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+                <w:t xml:space="preserve">Vezatin is essential for dendritic spine morphogenesis and functional synaptic maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Danglot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosette Goïame</w:t>
+                <w:t xml:space="preserve">Nicolas Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Genevieve Mattei</w:t>
+                <w:t xml:space="preserve">Nicolas Narboux Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cohen-Tannoudji</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Burgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (21), pp.7287-7300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.6068-11.2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 32 (26), pp.9007-9022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3084-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02075485v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT(2B) receptors are required for serotonin-selective antidepressant actions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of H-2Z1, a Somatosensory Cortex-Expressed Transgene, Interferes with the Expression of the Satb1 and Tbc1d5 Flanking Genes and Affects the Differentiation of a Subset of Cortical Interneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette Goïame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviana Laura Diaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+                <w:t xml:space="preserve">Marie-Genevieve Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébasatien Fernández</w:t>
+                <w:t xml:space="preserve">Michel Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mazot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Wassef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (2), pp.154-63. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (21), pp.7287-7300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2011.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.6068-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00652573v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02075485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotransmitter Release at the Thalamocortical Synapse Instructs Barrel Formation But Not Axon Patterning in the Somatosensory Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,51 +3072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe serotonin depletion after conditional deletion of the vesicular monoamine transporter 2 gene in serotonin neurons: neural and behavioral consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,64 +3206,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Models of Serotonin (5-HT) Depletion: What do They Tell Us About the Developmental Role of 5-HT?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Trowbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gaspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3310,51 +3310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin transporter transgenic (SERTcre) mouse line reveals developmental targets of serotonin specific reuptake inhibitors (SSRIs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Michele Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,51 +3609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iannuzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lehoczki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Giuliani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-024-01416-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Aouci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#239;n Vion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Belz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13151262" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Solal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11203277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mey El Soudany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maakoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kurihara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ekker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grouthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S163611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimizu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33207-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Kitazawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takechi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Hirasawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noritaka Adachi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7853" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Laura Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boutourlinsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.12.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Fujisawa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Arima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Kawamura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellessort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamazaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Treier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaspar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rebsam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T708F2HD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-261.v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-Neme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L. Diaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trowbridge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B. Kleine Borgmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12297" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mosienko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Klempin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothitos M. Pitychoutis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn300165x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevieve Mattei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wassef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6068-11.2012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviana Laura Diaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basatien Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reha M Erzurumlu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaeser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0343-12.2012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sagn&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L Diaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bp Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.21248" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Michele Pavone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Avallone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Zhuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2008.08.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Aouci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#239;n Vion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Belz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13151262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iannuzzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lehoczki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Giuliani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-024-01416-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Solal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11203277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mey El Soudany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maakoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kurihara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ekker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grouthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S163611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimizu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33207-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Laura Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boutourlinsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.12.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Kitazawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takechi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Hirasawa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noritaka Adachi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Fujisawa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Arima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Kawamura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellessort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamazaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Treier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaspar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rebsam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T708F2HD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L. Diaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trowbridge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B. Kleine Borgmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12297" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-Neme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angenard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mosienko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Klempin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothitos M. Pitychoutis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn300165x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-261.v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviana Laura Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basatien Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevieve Mattei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wassef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6068-11.2012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reha M Erzurumlu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaeser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0343-12.2012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sagn&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L Diaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bp Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.21248" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Michele Pavone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Avallone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Zhuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2008.08.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>