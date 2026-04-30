--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -368,269 +368,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLX Genes in the Development and Maintenance of the Vertebrate Skeleton: Implications for Human Pathologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+                <w:t xml:space="preserve">Dlx5/6 Expression Levels in Mouse GABAergic Neurons Regulate Adult Parvalbumin Neuronal Density and Anxiety/Compulsive Behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Aouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Cohen-Solal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mey El Soudany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maakoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Kurihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (20), pp.3277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11203277⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11111739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841997v1</w:t>
+                <w:t xml:space="preserve">hal-03693652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dlx5/6 Expression Levels in Mouse GABAergic Neurons Regulate Adult Parvalbumin Neuronal Density and Anxiety/Compulsive Behaviours</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Fontaine</w:t>
+                <w:t xml:space="preserve">DLX Genes in the Development and Maintenance of the Vertebrate Skeleton: Implications for Human Pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Kurihara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Cohen-Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (11), pp.1739. </w:t>
+              <w:t xml:space="preserve">, 2022, 11 (20), pp.3277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11111739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11203277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03693652v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLX5/6 GABAergic Expression Affects Social Vocalization: Implications for Human Evolution</w:t>
               </w:r>
@@ -1263,693 +1263,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02295446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking the serotonin 5-HT2B receptor as an animal model of resistance to selective serotonin reuptake inhibitors antidepressants.</w:t>
+                <w:t xml:space="preserve">Distinct effects of Hoxa2 overexpression in cranial neural crest populations reveal that the mammalian hyomandibular-ceratohyal boundary maps within the styloid process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina Laura Diaz</w:t>
+                <w:t xml:space="preserve">Taro Kitazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kou Fujisawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Doly</w:t>
+                <w:t xml:space="preserve">Yuichiro Arima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Maroteaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yumiko Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (2), pp.265-279. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 402 (2), pp.162-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253863v1</w:t>
+                <w:t xml:space="preserve">hal-03934385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental genetic bases behind the independent origin of the tympanic membrane in mammals and diapsids</w:t>
+                <w:t xml:space="preserve">Etiology of craniofacial malformations in mouse models of blepharophimosis, ptosis and epicanthus inversus syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taro Kitazawa</w:t>
+                <w:t xml:space="preserve">E. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaki Takechi</w:t>
+                <w:t xml:space="preserve">B. Bellessort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuya Hirasawa</w:t>
+                <w:t xml:space="preserve">A. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noritaka Adachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+                <w:t xml:space="preserve">M. Hamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Treier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7853⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.1670-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddu579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135786v1</w:t>
+                <w:t xml:space="preserve">hal-03934392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dlx5 and Dlx6 control uterine adenogenesis during post-natal maturation: possible consequences for endometriosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bachelot</w:t>
+                <w:t xml:space="preserve">Developmental genetic bases behind the independent origin of the tympanic membrane in mammals and diapsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Kitazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Takechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Hirasawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noritaka Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Garagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv452⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.6853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135783v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct effects of Hoxa2 overexpression in cranial neural crest populations reveal that the mammalian hyomandibular-ceratohyal boundary maps within the styloid process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kou Fujisawa</w:t>
+                <w:t xml:space="preserve">Dlx5 and Dlx6 control uterine adenogenesis during post-natal maturation: possible consequences for endometriosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bellessort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yumiko Kawamura</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Garagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934385v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of craniofacial malformations in mouse models of blepharophimosis, ptosis and epicanthus inversus syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mice lacking the serotonin 5-HT2B receptor as an animal model of resistance to selective serotonin reuptake inhibitors antidepressants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bellessort</w:t>
+                <w:t xml:space="preserve">Silvina Laura Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fontaine</w:t>
+                <w:t xml:space="preserve">Katia Boutourlinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hamazaki</w:t>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-C. Treier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (6), pp.1670-1681. </w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.265-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddu579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934392v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche génétique des mécanismes d’exocytose pendant le développement des circuits neuronaux</w:t>
               </w:r>
@@ -2058,546 +2058,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical increase in survival of newborn neurons in the dentate gyrus of mice with constitutive depletion of serotonin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvina L. Diaz</w:t>
+                <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.12297⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00996749v1</w:t>
+                <w:t xml:space="preserve">hal-02135882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal Growth Defects in Mice with Constitutive Depletion of Central Serotonin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Neme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cn300165x⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542329v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yorick Gitton</w:t>
+                <w:t xml:space="preserve">Paradoxical increase in survival of newborn neurons in the dentate gyrus of mice with constitutive depletion of serotonin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina L. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Trowbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Scotto-Lomassese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix B. Kleine Borgmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp.2650-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135882v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00996749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Postnatal Growth Defects in Mice with Constitutive Depletion of Central Serotonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Neme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Angenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mosienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Klempin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothitos M. Pitychoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.171-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cn300165x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092566v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT(2B) receptors are required for serotonin-selective antidepressant actions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviana Laura Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,51 +3206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Models of Serotonin (5-HT) Depletion: What do They Tell Us About the Developmental Role of 5-HT?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Trowbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,51 +3609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Aouci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#239;n Vion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Belz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13151262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iannuzzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lehoczki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Giuliani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-024-01416-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Solal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11203277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mey El Soudany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maakoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kurihara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ekker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grouthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S163611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimizu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33207-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Laura Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boutourlinsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.12.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Kitazawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takechi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Hirasawa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noritaka Adachi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Fujisawa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Arima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Kawamura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellessort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamazaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Treier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaspar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rebsam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T708F2HD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L. Diaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trowbridge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B. Kleine Borgmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12297" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-Neme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angenard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mosienko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Klempin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothitos M. Pitychoutis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn300165x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-261.v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviana Laura Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basatien Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevieve Mattei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wassef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6068-11.2012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reha M Erzurumlu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaeser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0343-12.2012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sagn&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L Diaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bp Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.21248" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Michele Pavone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Avallone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Zhuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2008.08.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Aouci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#239;n Vion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Belz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13151262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iannuzzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lehoczki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Giuliani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-024-01416-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mey El Soudany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maakoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kurihara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Solal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11203277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ekker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grouthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S163611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimizu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33207-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Kitazawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Fujisawa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Arima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Kawamura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.04.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellessort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamazaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Treier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu579" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takechi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Hirasawa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noritaka Adachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7853" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Laura Diaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boutourlinsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.12.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaspar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rebsam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T708F2HD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-261.v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-Neme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L. Diaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trowbridge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B. Kleine Borgmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12297" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mosienko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Klempin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothitos M. Pitychoutis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn300165x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviana Laura Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basatien Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevieve Mattei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wassef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6068-11.2012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reha M Erzurumlu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaeser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0343-12.2012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sagn&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L Diaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bp Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.21248" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Michele Pavone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Avallone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Zhuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2008.08.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>