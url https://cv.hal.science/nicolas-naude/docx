--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -147,3590 +147,3590 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Filamentary and Diffuse DBD in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; by Means of InSitu FTIR Absorption Spectroscopy</w:t>
+                <w:t xml:space="preserve">Preparation and Characterization of Nanocomposite Thin Films Containing Gold Nanoparticles by a Single-Step Atmospheric Pressure Plasma Deposition Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Bajon</w:t>
+                <w:t xml:space="preserve">Elène Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Baratte</w:t>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihya Sadi</w:t>
+                <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Guaitella</w:t>
+                <w:t xml:space="preserve">Sophie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belinger</w:t>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (38), pp.16967-16976. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (3), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-026-10655-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338187v1</w:t>
+                <w:t xml:space="preserve">hal-05556926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms leading to diffuse and filamentary modes in dielectric barrier discharges in N2 with N2O admixtures</w:t>
+                <w:t xml:space="preserve">Investigation of Filamentary and Diffuse DBD in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; by Means of InSitu FTIR Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Höft</w:t>
+                <w:t xml:space="preserve">Corentin Bajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus M Becker</w:t>
+                <w:t xml:space="preserve">Edmond Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Kettlitz</w:t>
+                <w:t xml:space="preserve">Dihya Sadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dap</w:t>
+                <w:t xml:space="preserve">O. Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">A. Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 77, pp.35. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (38), pp.16967-16976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00601-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233851v1</w:t>
+                <w:t xml:space="preserve">hal-05338187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Liquid Reactor-Injector of Nanoparticles: A Safer-by-Design Aerosol Injection for Nanocomposite Thin-Film Deposition Adapted to Various Plasma-Assisted Processes</w:t>
+                <w:t xml:space="preserve">Evolution of the electrical characteristics of an atmospheric pressure dielectric barrier discharge system over one hour operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carnide</w:t>
+                <w:t xml:space="preserve">A Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cacot</w:t>
+                <w:t xml:space="preserve">J Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Champouret</w:t>
+                <w:t xml:space="preserve">M Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pozsgay</w:t>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Verdier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.630. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings13030630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad06eb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065604v1</w:t>
+                <w:t xml:space="preserve">hal-04700096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the electrical characteristics of an atmospheric pressure dielectric barrier discharge system over one hour operation</w:t>
+                <w:t xml:space="preserve">Direct Liquid Reactor-Injector of Nanoparticles: A Safer-by-Design Aerosol Injection for Nanocomposite Thin-Film Deposition Adapted to Various Plasma-Assisted Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Destrieux</w:t>
+                <w:t xml:space="preserve">Guillaume Carnide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Profili</w:t>
+                <w:t xml:space="preserve">Laura Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">Yohan Champouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Laroche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Pozsgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad06eb⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13030630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700096v1</w:t>
+                <w:t xml:space="preserve">hal-04065604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft polymerization of hexamethyldisiloxane by coupling pulsed direct‐liquid injections with dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carnide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.e2200165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.202200165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous dielectric barrier discharge in CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Hoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (4), pp.045012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/acc9d9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pulsed gas injections on the stability of Townsend dielectric barrier discharges in nitrogen at atmospheric pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the mechanisms leading to diffuse and filamentary modes in dielectric barrier discharges in N2 with N2O admixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Carnide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myrtil L Kahn</w:t>
+                <w:t xml:space="preserve">Hans Höft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+                <w:t xml:space="preserve">Markus M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+                <w:t xml:space="preserve">Manfred Kettlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (44), pp.445204. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8e78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00601-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775840v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol assisted atmospheric pressure plasma jet for a high deposition rate of silica-like thin films</w:t>
+                <w:t xml:space="preserve">Influence of pulsed gas injections on the stability of Townsend dielectric barrier discharges in nitrogen at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Magnan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">L Cacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Carnide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carnide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022210291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (44), pp.445204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8e78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723665v1</w:t>
+                <w:t xml:space="preserve">hal-03775840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics driving thin-film deposition in dielectric barrier discharges using a direct liquid injector operated in a pulsed regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol assisted atmospheric pressure plasma jet for a high deposition rate of silica-like thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carnide</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Romain Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac94de⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022210291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798942v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dielectric thickness on the homogeneity of a diffuse dielectric barrier discharge in air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Kinetics driving thin-film deposition in dielectric barrier discharges using a direct liquid injector operated in a pulsed regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carnide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55 (46), pp.465201. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 55 (47), pp.475202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac94de⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac9067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03789351v1</w:t>
+                <w:t xml:space="preserve">hal-03798942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of non-thermal dielectric barrier discharges at atmospheric pressure in presence of microfibrillated cellulosic foams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the dielectric thickness on the homogeneity of a diffuse dielectric barrier discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/abe91c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (46), pp.465201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac9067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799252v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of microfibrillated cellulosic foams in a dielectric barrier discharge at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigations of a remote atmospheric pressure plasma by electrical diagnostics and related effects on polymer composite surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Brès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis‐félix Meunier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Rives</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (2), pp.2000158. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (3), pp.30801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.202000158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2021210110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287068v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of a remote atmospheric pressure plasma by electrical diagnostics and related effects on polymer composite surfaces</w:t>
+                <w:t xml:space="preserve">New local electrical diagnostic tool for dielectric barrier discharge (DBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Brès</w:t>
+                <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">Stéphane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Rives</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2021210110⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (5), pp.053552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0045654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334519v1</w:t>
+                <w:t xml:space="preserve">hal-04777974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New local electrical diagnostic tool for dielectric barrier discharge (DBD)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of microfibrillated cellulosic foams in a dielectric barrier discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Combettes</w:t>
+                <w:t xml:space="preserve">Louis‐félix Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brillat</w:t>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bley</w:t>
+                <w:t xml:space="preserve">Sara Babaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Asadollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andranik Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0045654⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.2000158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202000158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777974v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of associative ionization reactions in the memory effect of atmospheric pressure Townsend discharges in N 2 with a small O 2 addition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Popov</w:t>
+                <w:t xml:space="preserve">Characterization of non-thermal dielectric barrier discharges at atmospheric pressure in presence of microfibrillated cellulosic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Babaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Asadollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andranik Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab7518⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (9), pp.095019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/abe91c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286886v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined analysis of current–voltage characteristics in Townsend dielectric barrier discharges in nitrogen at atmospheric pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The role of associative ionization reactions in the memory effect of atmospheric pressure Townsend discharges in N 2 with a small O 2 addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 54 (9), pp.095204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abcb32⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 53 (20), pp.205201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab7518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287066v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milkweed scaffold: A new candidate for bone cell growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined analysis of current–voltage characteristics in Townsend dielectric barrier discharges in nitrogen at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chevallier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naomi De Mejanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Babaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymeric Materials and Polymeric Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00914037.2019.1626391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (9), pp.095204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abcb32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287070v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning of chemical and physical polymer surface modifications by atmospheric pressure post-discharge plasma and its correlation with adhesion improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milkweed scaffold: A new candidate for bone cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bres</w:t>
+                <w:t xml:space="preserve">Pascale Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sanchot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rives</w:t>
+                <w:t xml:space="preserve">Saïd Elkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">Mathieu Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 362, pp.388-396. </w:t>
+              <w:t xml:space="preserve">International Journal of Polymeric Materials and Polymeric Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (13), pp.872-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.01.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00914037.2019.1626391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108788v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved study of the electron temperature and number density of argon metastable atoms in argon-based dielectric barrier discharges</w:t>
+                <w:t xml:space="preserve">Fine-tuning of chemical and physical polymer surface modifications by atmospheric pressure post-discharge plasma and its correlation with adhesion improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Desjardins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Laurent</w:t>
+                <w:t xml:space="preserve">Lucie Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Durocher-Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Laroche</w:t>
+                <w:t xml:space="preserve">Audrey Sanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Gherardi</w:t>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (1), pp.015015. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 362, pp.388-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaa5d9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.01.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287076v1</w:t>
+                <w:t xml:space="preserve">hal-02108788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron density and temperature in an atmospheric-pressure helium diffuse dielectric barrier discharge from kHz to MHz</w:t>
+                <w:t xml:space="preserve">Investigation of memory effect in atmospheric pressure dielectric barrier discharge in nitrogen with small oxygen or nitric oxide addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-S Boisvert</w:t>
+                <w:t xml:space="preserve">C Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Stafford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">X Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Margot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aab025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (35), pp.354001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aad472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287074v1</w:t>
+                <w:t xml:space="preserve">hal-03286917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a square pulse voltage on argon-ethyl lactate discharges and their plasma-deposited coatings using time-resolved spectroscopy and surface characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Laurent</w:t>
+                <w:t xml:space="preserve">Edouard Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Desjardins</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (10), pp.103504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5046181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of memory effect in atmospheric pressure dielectric barrier discharge in nitrogen with small oxygen or nitric oxide addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved study of the electron temperature and number density of argon metastable atoms in argon-based dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tyl</w:t>
+                <w:t xml:space="preserve">A Durocher-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Lin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+                <w:t xml:space="preserve">N Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aad472⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.015015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaa5d9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286917v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of atomized colloid with an ac electric field in a dielectric barrier discharge reactor used for deposition of nanocomposite coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Dap</w:t>
+                <w:t xml:space="preserve">Electron density and temperature in an atmospheric-pressure helium diffuse dielectric barrier discharge from kHz to MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-S Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Levasseur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa515f⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.035005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aab025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286919v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from diffuse to self-organized discharge in a high frequency dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79 (1), pp.10802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2017160487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate outgassing on the plasma properties during wood treatment in He dielectric barrier discharges at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reetesh Kumar Gangwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (8), pp.1600172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201600172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of argon dielectric barrier discharges applied to ethyl lactate plasma polymerization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interaction of atomized colloid with an ac electric field in a dielectric barrier discharge reactor used for deposition of nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Stafford</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (47), pp.475205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa916d⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 50 (7), pp.075201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa515f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287077v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the voltage waveform during nanocomposite layer deposition by aerosol-assisted atmospheric pressure Townsend discharge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of argon dielectric barrier discharges applied to ethyl lactate plasma polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (5), pp.053302. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (47), pp.475205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4959994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa916d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492705v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the electron temperature in plane-to-plane He dielectric barrier discharges at atmospheric pressure</w:t>
               </w:r>
@@ -3742,64 +3742,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R K Gangwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3844,1380 +3844,1372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of Dielectric Barrier Discharges in the Presence of Structurally Inhomogeneous Wood Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Levasseur</w:t>
+                <w:t xml:space="preserve">Influence of the voltage waveform during nanocomposite layer deposition by aerosol-assisted atmospheric pressure Townsend discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Bouarouri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2321518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (5), pp.053302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4959994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287108v1</w:t>
+                <w:t xml:space="preserve">hal-01492705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma synthetic jet actuator: electrical and optical analysis of the discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Organization of Dielectric Barrier Discharges in the Presence of Structurally Inhomogeneous Wood Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Bouarouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/34/345202⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.2366-2367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2321518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287110v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of organization phenomena in dielectric barrier discharges with structurally inhomogeneous wood substrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Plasma synthetic jet actuator: electrical and optical analysis of the discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/5/054006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (34), pp.345202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/34/345202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287109v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding of Nitrogen in Helium DBD: Consequences on the Self-Organization of the Discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental and modelling study of organization phenomena in dielectric barrier discharges with structurally inhomogeneous wood substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gangwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2323708⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.054006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/5/054006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287106v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximization of the working domain of an Atmospheric Pressure Townsend Discharge (APTD) using a current-source static converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adding of Nitrogen in Helium DBD: Consequences on the Self-Organization of the Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 550, pp.012044. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.2816-2817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2323708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506386v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a current converter to maximize the power into homogeneous dielectric barrier discharge (DBD) devices</w:t>
+                <w:t xml:space="preserve">Maximization of the working domain of an Atmospheric Pressure Townsend Discharge (APTD) using a current-source static converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bonnin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">M. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013130080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 550, pp.012044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407867v1</w:t>
+                <w:t xml:space="preserve">hal-02506386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of substrate outgassing on the formation dynamics of either hydrophilic or hydrophobic wood surfaces in atmospheric-pressure, organosilicon plasmas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Design of a current converter to maximize the power into homogeneous dielectric barrier discharge (DBD) devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chérif Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.05.045⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 64 (n° 1), pp. 10901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013130080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477163v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyimide Lifetime under Partial Discharge Aging: Effects of Temperature, Pressure and Humidity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Role of substrate outgassing on the formation dynamics of either hydrophilic or hydrophobic wood surfaces in atmospheric-pressure, organosilicon plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih Khazaka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (2), </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Atmospheric Pressure Plasma, 234, pp.42-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.6508745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819389v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electromagnetic radiation on the power balance in a radiofrequency microdischarge with a hollow needle electrode</w:t>
+                <w:t xml:space="preserve">Polyimide Lifetime under Partial Discharge Aging: Effects of Temperature, Pressure and Humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Despax</w:t>
+                <w:t xml:space="preserve">Elyse Sili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jean Pascal Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Khazaka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4756900.⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.6508745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819344v1</w:t>
+                <w:t xml:space="preserve">hal-03819389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Pressure Low Temperature Direct Plasma Technology: Status and Challenges for Thin Film Deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of electromagnetic radiation on the power balance in a radiofrequency microdischarge with a hollow needle electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201200029⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (14), pp.144104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4756900.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04396243v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of Hydrophobic Functional Groups on Wood Surfaces Using Atmospheric-Pressure Dielectric Barrier Discharge in Helium-Hexamethyldisiloxane Gas Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5274,1176 +5266,1318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Spark Discharge Size on a Plasma Synthetic Jet Actuator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Belinger</w:t>
+                <w:t xml:space="preserve">Atmospheric Pressure Low Temperature Direct Plasma Technology: Status and Challenges for Thin Film Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hardy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2145392⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (11-12), pp.1041-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201200029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818687v1</w:t>
+                <w:t xml:space="preserve">hal-04396243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of the Spark Discharge Size on a Plasma Synthetic Jet Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pascal Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2334-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2145392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03819394v1</w:t>
+                <w:t xml:space="preserve">hal-03818687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gas flow dynamics on discharge stability and on the uniformity of atmospheric pressure PECVD thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (12), pp.125201. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the understanding of homogeneous dielectric barrier discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Ségur</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (7), pp.073302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009064⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00480194v1</w:t>
+                <w:t xml:space="preserve">hal-03819394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Surface Conductivity on the Stability of a Glow Dielectric-Barrier Discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the understanding of homogeneous dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.923899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03819385v1</w:t>
+                <w:t xml:space="preserve">hal-00480194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical model of the atmospheric pressure glow discharge (APGD) in helium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of the Surface Conductivity on the Stability of a Glow Dielectric-Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Massines</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2005086⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp.1322-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.923899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04700526v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glow and Townsend dielectric barrier discharge in various atmosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrical model of the atmospheric pressure glow discharge (APGD) in helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ségur</w:t>
+                <w:t xml:space="preserve">N. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S42⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2005086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700524v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical model and analysis of the transition from an atmospheric pressure Townsend discharge to a filamentary discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (4), pp.530-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/38/4/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Glow and Townsend dielectric barrier discharge in various atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (12B), pp.B577-B588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electrical model of an atmospheric pressure Townsend-like discharge (APTD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (2), pp.173-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2004197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6453,13445 +6587,13445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés plasmas multi-échelle : quelles stratégies pour le dépôt de couches minces nanocomposites ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'effet de la tension sur l'érosion d'un polymère induite par les décharges partielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2025 du GDR EMILI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, St. Etienne, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348647v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'effet de la tension sur l'érosion d'un polymère induite par les décharges partielles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Procédés plasmas multi-échelle : quelles stratégies pour le dépôt de couches minces nanocomposites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées 2025 du GDR EMILI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, St. Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495762v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de couches nanocomposites à pression atmosphérique par procédé plasma associé à un aérosol de solution de sels d’or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elene Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN Nanomatériaux Multifonctionnels Contrôlés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative radiative state densities analysis for plasma diagnostics in argon and carbon dioxide discharges</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Diffuse DBD memory effect in air: surface and volume mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium On High Pressure Low Temperature Plasma Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Abano - Padoua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700512v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de couches minces nanocomposites métal/polymère par procédé plasma à pression atmosphérique combiné à un aérosol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of filamentary and diffuse DBD in CO2 by optical emission spectroscopy and in-situ FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Sadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN Nanomatériaux Multifonctionnels Contrôlés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium On High Pressure Low Temperature Plasma Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Abano Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491310v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of filamentary and diffuse DBD in CO2 by optical emission spectroscopy and in-situ FTIR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How to obtain an Atmospheric Pressure Townsend Discharges (APTD) in various molecular gases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bajon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium On High Pressure Low Temperature Plasma Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Abano Padova, Italy</w:t>
+              <w:t xml:space="preserve">CAP Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700377v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to obtain an Atmospheric Pressure Townsend Discharges (APTD) in various molecular gases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthèse de couches minces nanocomposites métal/polymère par procédé plasma à pression atmosphérique combiné à un aérosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elene Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, London, Canada</w:t>
+              <w:t xml:space="preserve">IRN Nanomatériaux Multifonctionnels Contrôlés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700321v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse DBD memory effect in air: surface and volume mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Diffuse Dielectric Barrier Discharges at atmospheric pressure: Technical and Scientific locks for thin film deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium On High Pressure Low Temperature Plasma Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Abano - Padoua, Italy</w:t>
+              <w:t xml:space="preserve">Plasma Tech 2024 (Plasma Processing and Technology International Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700349v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse Dielectric Barrier Discharges at atmospheric pressure: Technical and Scientific locks for thin film deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Relative radiative state densities analysis for plasma diagnostics in argon and carbon dioxide discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Hoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Tech 2024 (Plasma Processing and Technology International Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700329v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-step aerosol-assisted atmospheric pressure plasma deposition of hybrid nanocomposite thin films containing gold nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Décharge à Barrière Diélectrique à pression atmosphérique dans l’azote pour la synthèse de couches minces nanocomposites par la réduction de sels d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elene Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Thin Film International Union Meeting (Plathinium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">IRN Nanomatériaux Multifonctionnels Contrôlés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700471v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturised Atmospheric Pressure Townsend Discharges in Nitrogen/Nitrous Oxide Gas Mixtures: Role of Associative Ionisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Höft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Kettlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Loffhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gas Discharges and Their Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed aerosol-assisted plasma processes for (multi)functional thin film deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myrtil L Kahn</w:t>
+                <w:t xml:space="preserve">Impact of the memory effect on the homogeneity of a Townsend Dielectric Barrier Discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Sammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry - ISPC23</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235794v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the memory effect on the homogeneity of a Townsend Dielectric Barrier Discharge in air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Dap</w:t>
+                <w:t xml:space="preserve">Pulsed aerosol-assisted plasma processes for (multi)functional thin film deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Carnide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pozsgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry - ISPC23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700435v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse dielectric barrier discharges in air. Do we have a memory effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII. International Conference on Gas Discharges and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décharge à Barrière Diélectrique à pression atmosphérique dans l’azote pour la synthèse de couches minces nanocomposites par la réduction de sels d’or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Single-step aerosol-assisted atmospheric pressure plasma deposition of hybrid nanocomposite thin films containing gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elene Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN Nanomatériaux Multifonctionnels Contrôlés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Plasma Thin Film International Union Meeting (Plathinium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491320v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRE-IONIZATION IN ATMOSPHERIC PRESSURE TOWNSEND DISCHARGES (APTD): SURFACE VS VOLUME MECHANISMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plasmas froids comme vecteur d'innovation pour l'industrie du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XVII )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la division Plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798398v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plasmas froids comme vecteur d'innovation pour l'industrie du bois</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The importance of pre-ionization on surface and volume for Atmospheric Pressure Townsend Discharges (APTD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Höft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la division Plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">The XXV Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799285v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of pre-ionization on surface and volume for Atmospheric Pressure Townsend Discharges (APTD)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXV Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XVII )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799269v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric barrier discharges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dielectric Barrier Discharge in CO2: electrical and optical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Hoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XVII )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798331v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Barrier Discharge in CO2: electrical and optical characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of the dielectric on a Diffuse Dielectric Barrier Discharge in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Sammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XVII )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798362v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dielectric on a Diffuse Dielectric Barrier Discharge in air at atmospheric pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">PRE-IONIZATION IN ATMOSPHERIC PRESSURE TOWNSEND DISCHARGES (APTD): SURFACE VS VOLUME MECHANISMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Höft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Kettlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XVII )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798375v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the operating parameters on aerosol-assisted atmospheric pressure plasma thin film deposition</w:t>
+                <w:t xml:space="preserve">Pulsed aerosol assisted deposition of pp-HMDSO thin film in a Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Magnan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">L Cacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtual, France. pp.25</w:t>
+              <w:t xml:space="preserve">E-MRS Spring meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374850v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pulsed gas injections on the stability of Townsend dielectric barrier discharges in nitrogen at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Pulsed aerosol assisted deposition of pp-HMDSO thin film in a Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association canadienne des physiciens et physiciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">Plathinium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtual, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373195v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed aerosol assisted deposition of pp-HMDSO thin film in a Dielectric Barrier Discharge</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation par Spectroscopie d'Emission Optique d'une Torche à Arc Soufflé dédiée aux Traitements de Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Solofondrakotroka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ramarozatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15ème Congrès sur les Arcs Electriques (CAE15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374842v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed aerosol assisted deposition of pp-HMDSO thin film in a Dielectric Barrier Discharge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical diagnostics for Dielectric Barrier Discharges: from integrated measurements to spatially resolved measurements. Benefits for plasma processes at atmospheric pressure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">Plasma Processing and Technology International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374432v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par Spectroscopie d'Emission Optique d'une Torche à Arc Soufflé dédiée aux Traitements de Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical diagnostics for Dielectric Barrier Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès sur les Arcs Electriques (CAE15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plathinium 2021 (Plasma Thin Film International Union Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880410v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical diagnostics for Dielectric Barrier Discharges: from integrated measurements to spatially resolved measurements. Benefits for plasma processes at atmospheric pressure?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of pulsed gas injections on the stability of Townsend dielectric barrier discharges in nitrogen at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processing and Technology International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association canadienne des physiciens et physiciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324353v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical diagnostics for Dielectric Barrier Discharges</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of the operating parameters on aerosol-assisted atmospheric pressure plasma thin film deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium 2021 (Plasma Thin Film International Union Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Plathinium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtual, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799295v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gas pulsed injection in Dielectric Barrier Discharges at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Thin Film International Union Meeting (Plathinium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown and plasma formation in reactive nonthermal plasmas at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Höft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Kettlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of memory effect in homogeneous atmospheric pressure dielectric barrier discharges in N2/O2 and N2/NO mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Local electrical diagnostics of a homogeneous Dielectric Barrier Discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kettlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Höft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987799v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Atmospheric Pressure Plasma applied for Aeronautical Polyurethane surface activation : preliminaries characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guerre-Chaley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical diagnostics of a homogeneous Dielectric Barrier Discharge at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of memory effect in homogeneous atmospheric pressure dielectric barrier discharges in N2/O2 and N2/NO mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Combettes</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964762v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of memory effect in a Townsend discharge : quantification of species by laser induced fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 0D model to investigate the plasma chemistry in a Townsend discharge in the mixture N2/O2 : role of the associative ionization mechanisms in the memory effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Townsend Discharge : Influence of barrier material on the memory effect in N2 at low frequency and in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th E‌urophysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXIV), July 17-21, 2018, Glasgow (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote atmospheric pressure plasma for improving acid-base surface properties of PEEK polymer: relevance to coating adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC23 (23rd International Symposium on Plasma Chemistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada. pp.655-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effect in a Dielectric Barrier Discharge in N2/O2 mixture : absolute atom density measurements by Two-photon Absorption Laser-Induced Fluorescence (TALIF) spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effect in a dielectric barrier discharge in N2 : phenomena in the gas bulk versus phenomena on the dielectrics surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt de couches minces nanocomposites par procédé plasma froid : Intérêt de l’utilisation d’un réacteur-injecteur de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Champouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carnide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDRI NMC, Juin 2017, Montréal (CANADA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the He metastable in self organized DBD at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th High Pressure Low Temperature Plasma Chemistry Symposium, Sept 11-16, 2016, Brno (CZECH REPUBLIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Local Current in Homogeneous Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th High Pressure Low Temperature Plasma Chemistry Symposium, Sept 11-16, 2016, Brno (CZECH REPUBLIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of TiO2-SiO2 nanocomposite coatings using atmospheric-pressure plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NDCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of silica-like coatings containing metal-oxide NPs by nitrogen-based DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koronai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from diffuse to self organized filament in a high frequency DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXXII edition of the International Conference on Phenomena in Ionized Gases (ICPIG 2015), July 26-31, 2015, Iasi (ROMANIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effect in Atmospheric Pressure Townsend Discharge in N2 and in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXXII edition of the International Conference of Phenomena in Ionized Gases (ICPIG 2015), July 26-31, 2015, Iasi (ROMANIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctionale thin film deposited in an Atmospheric Pressure Townsend Discharge for protecting wood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Synthèse de couches minces nano-composites homogènes par décharge à barrière diélectrique à la pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de la Division Plasma de la SFP,Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988484v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and properties of nano-composite thin film deposited by Atmospheric Pressure Townsend Discharge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Self-organized discharge in helium DBD at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988485v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized discharge in helium DBD at atmospheric pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterisation and properties of nano-composite thin film deposited by Atmospheric Pressure Townsend Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
+              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966278v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of nano-composite thin films in homogeneous dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximisation of the working domain of an Atmospheric Pressure Townsend Discharge using a current converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de couches minces nano-composites homogènes par décharge à barrière diélectrique à la pression atmosphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Synthesis homogeneous nanocomposite thin films by dielectric barrier discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de la Division Plasma de la SFP,Toulouse, France</w:t>
+              <w:t xml:space="preserve">HTPP2014, 13rd High Tech Plasma Processes, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988432v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of the discharges in samples fed by bipolar pulse like voltage and its possible impact on the detection of PD in machines fed by inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on International Symposium on Electrical Insulation and Material (ISEIM) Niigata, JAPAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Niigata, Japan. pp.200 - 203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISEIM.2014.6870753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis homogeneous nanocomposite thin films by dielectric barrier discharge at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Plasma deposition of multifunctional, nanostructured coatings on wood surfaces using cold, dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTPP2014, 13rd High Tech Plasma Processes, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECWM7, 7th European Conference on Wood Modification, Lisbon, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988483v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma deposition of multifunctional, nanostructured coatings on wood surfaces using cold, dielectric barrier discharges</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Production of seed electrons in atmospheric pressure Townsend discharges in nitrogen/oxygen mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hotmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECWM7, 7th European Conference on Wood Modification, Lisbon, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988482v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of seed electrons in atmospheric pressure Townsend discharges in nitrogen/oxygen mixtures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multifunctionale thin film deposited in an Atmospheric Pressure Townsend Discharge for protecting wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koronai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
+              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977063v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décharge à Barrière Diélectrique (DBD) Homogène dans N2 à pression atmosphérique : Origine et étude de l’effet mémoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Deposition of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocomposite thin films by Atmospheric Pressure Townsend Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasma Québec 2013, Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998499v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocomposite thin films by Atmospheric Pressure Townsend Discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Deposition of SiO2/TiO2 nanocomposite thin films by atmospheric-pressure Townsend discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Vacuum Society: IVC 19, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977142v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the HMDSO and TTIP precursors in He plasmas used for the deposition of thin coatings on wood substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Deposition of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocomposite thin films by Atmospheric Pressure Townsend Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Vacuum Society: IVC 19, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998498v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocomposite thin films by Atmospheric Pressure Townsend Discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Role of the HMDSO and TTIP precursors in He plasmas used for the deposition of thin coatings on wood substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K. Gangwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977140v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of SiO2/TiO2 nanocomposite thin films by atmospheric-pressure Townsend discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic diagnostic of atmospheric-pressure He dielectric barrier discharges applied to the functionalization of wood surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K. Gangwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988478v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic diagnostic of atmospheric-pressure He dielectric barrier discharges applied to the functionalization of wood surfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Time evolution of instabilities in dusty magnetized ECR plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Yuryev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">ICPIG 2013: International Conference on Plasmas and Ionized Gazes, Grenade, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988477v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of instabilities in dusty magnetized ECR plasmas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Atmospheric Pressure Townsend Discharges in nitrogen with small admixtures of oxygen: discussion on the origin of the memory effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Margot</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Dang van Sung Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Puechagut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2013: International Conference on Plasmas and Ionized Gazes, Grenade, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, 2013, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977143v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Pressure Townsend Discharges in nitrogen with small admixtures of oxygen: discussion on the origin of the memory effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deposition of inorganic nanocomposite thin films by dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, 2013, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">5th Central European Symposium on Plasma Chemistry, Balatonalmadi, HUNGARY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Balatonalmadi, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966277v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of inorganic nanocomposite thin films by dielectric barrier discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Décharge à Barrière Diélectrique (DBD) Homogène dans N2 à pression atmosphérique : Origine et étude de l’effet mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Central European Symposium on Plasma Chemistry, Balatonalmadi, HUNGARY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Balatonalmadi, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque Plasma Québec 2013, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988433v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of atmospheric-pressure He discharges controlled by dielectric barriers in presence of porous wood samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Organisation de décharges à barrière diélectrique en présence de substrats de bois structurellement inhomogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouarouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
+              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988428v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium plasma microjet for combined RF radiation and plasma treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rôle du dégazage de substrats de bois sur la dynamique de formation de surfaces hydrophobes ou hydrophiles dans des plasmas organosiliciés à la pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878321v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de décharges à barrière diélectrique en présence de substrats de bois structurellement inhomogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Diagnostic d’une décharge à barrière diélectrique dans l’hélium à la pression atmosphérique en présence de substrats de bois poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977138v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic d’une décharge à barrière diélectrique dans l’hélium à la pression atmosphérique en présence de substrats de bois poreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Grafting dynamics of hydrophobic functional groups on wood surfaces using atmospheric-pressure, organosilicon-containing plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Contact Angle, Wettability and Adhesion, Québec, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988431v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting dynamics of hydrophobic functional groups on wood surfaces using atmospheric-pressure, organosilicon-containing plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Role of Substrate Outgassing on the Formation Dynamics of Either Hydrophilic or Hydrophobic Wood Surfaces in Atmospheric-Pressure, Organosilicon Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Contact Angle, Wettability and Adhesion, Québec, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988479v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du dégazage de substrats de bois sur la dynamique de formation de surfaces hydrophobes ou hydrophiles dans des plasmas organosiliciés à la pression atmosphérique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Influence des caractéristiques géométriques et électriques du diélectrique sur une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">, 2012, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988429v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Substrate Outgassing on the Formation Dynamics of Either Hydrophilic or Hydrophobic Wood Surfaces in Atmospheric-Pressure, Organosilicon Plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Diagnostic of Atmospheric-Pressure He Discharges Controlled by Dielectric Barriers in Presence of Complex Polymer Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988481v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des caractéristiques géométriques et électriques du diélectrique sur une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of an atmosperic pressure plasma reactor using control volume methods and unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877967v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of Atmospheric-Pressure He Discharges Controlled by Dielectric Barriers in Presence of Complex Polymer Samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Alimentation électrique de type source de courant pour une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
+              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988480v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an atmosperic pressure plasma reactor using control volume methods and unstructured grids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Diagnostic of atmospheric-pressure He discharges controlled by dielectric barriers in presence of porous wood samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977061v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation électrique de type source de courant pour une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Helium plasma microjet for combined RF radiation and plasma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne C. Pitchford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877968v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt de couches hyperhydrophobes sur le bois au moyen d’un plasma froid à la pression atmosphérique contrôlé par barrière diélectrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Alimentation électrique des dispositifs de décharges à barrières diélectriques pour le traitement de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Blanchard</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasma-Quebec – Les Plasmas : science, applications, industrie, Montréal (, Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EPF 2011: Electronique de Puissance du Futur, Belfort, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988427v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of superhydrophobic wood surfaces using an atmospheric pressure dielectric barrier discharge in He-HMDSO mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">ISPC 20 : XXth International Symposium Plasma Chemistry, Philadelphia, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988426v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics électriques et alimentations des Décharges à Barrière Diélectrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Alimentation électrique des dispositifs à décharge à barrière diélectrique (DBD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées du Réseau Plasmas Froids, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EF'11 - Electronique de Puissance du Futur EPF'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165138v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation électrique des dispositifs de décharges à barrières diélectriques pour le traitement de surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dépôt de couches hyperhydrophobes sur le bois au moyen d’un plasma froid à la pression atmosphérique contrôlé par barrière diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Blaquière</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2011: Electronique de Puissance du Futur, Belfort, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Belfort, France</w:t>
+              <w:t xml:space="preserve">Colloque Plasma-Quebec – Les Plasmas : science, applications, industrie, Montréal (, Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877966v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of superhydrophobic wood surfaces using an atmospheric pressure dielectric barrier discharge in He-HMDSO mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC 20 : XXth International Symposium Plasma Chemistry, Philadelphia, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988425v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation électrique des dispositifs à décharge à barrière diélectrique (DBD)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diagnostics électriques et alimentations des Décharges à Barrière Diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF'11 - Electronique de Puissance du Futur EPF'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp. 1-10</w:t>
+              <w:t xml:space="preserve">9èmes Journées du Réseau Plasmas Froids, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984451v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation fluide unidimensionnelle d’une décharge contrôlée par barrière diélectrique en mélange Ar – NH3 à pression atmosphérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Comparative study of homogeneous dielectric barrier discharge in air and in pure N2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès de la Division Plasma de la SFP,Bordeaux, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2010 APS Meetings: 63rd Annual Gaseous Electronics Conference, Paris, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988424v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of homogeneous dielectric barrier discharge in air and in pure N2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation fluide unidimensionnelle d’une décharge contrôlée par barrière diélectrique en mélange Ar – NH3 à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 APS Meetings: 63rd Annual Gaseous Electronics Conference, Paris, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">XIème Congrès de la Division Plasma de la SFP,Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988423v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin films by means of homogeneous dielectric barrier discharges at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP 2009: 17th International Colloquium on Plasma Processes, Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Plasma Enhanced Chemical Vapor Deposition by Homogeneous Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 56th International Symposium, San-Jose USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San-Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APGD and APTD for the deposition of silicon based thin films from N2O/HMDSO mixtures: application to gas-barrier layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC 19: 19th International Symposium on Plasma Chemistry, Bochum, Germany.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-based coatings by Atmospheric Pressure Townsend Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Central European Symposium on Plasma Chemistry, Kiev, Ukraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of NH3/SiH4 ratio on amorphous silicon nitride coatings deposited with Ar/NH3/SiH4 homogeneous DBD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Atmospheric pressure plasma for deposition of hydrogenated silicon nitride SiNx:H films for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecouvreur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
+              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988374v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the flow dynamics on deposition uniformity in townsend discharge at atmospheric pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
+              <w:t xml:space="preserve">APS Meetings: 61st Annual Gaseous Electronics Conference, Dallas, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977059v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Meetings: 61st Annual Gaseous Electronics Conference, Dallas, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dallas, United States</w:t>
+              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988376v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasma for deposition of hydrogenated silicon nitride SiNx:H films for photovoltaic application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Passivating and physico-chemical properties of silicon nitride deposited by atmospheric pressure plasma for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Lecouvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988379v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivating and physico-chemical properties of silicon nitride deposited by atmospheric pressure plasma for photovoltaic application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The influence of the flow dynamics on deposition uniformity in townsend discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
+              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988380v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Comparision of Townsend Dielectric Barrier Discharge in N2, N2-O2 and N2-N2O: behaviour and radicals density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Tsyganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
+              <w:t xml:space="preserve">35th EPS Plasma Physics Conference, Hersonissos, Crète, GREECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988375v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparision of Townsend Dielectric Barrier Discharge in N2, N2-O2 and N2-N2O: behaviour and radicals density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d’une décharge contrôlée par barrière diélectrique homogène à la pression atmosphérique en mélange N2-O2 et N2-N2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EPS Plasma Physics Conference, Hersonissos, Crète, GREECE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Xème Congrès de la Division Plasma de la SFP, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988378v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’une décharge contrôlée par barrière diélectrique homogène à la pression atmosphérique en mélange N2-O2 et N2-N2O</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of NH3/SiH4 ratio on amorphous silicon nitride coatings deposited with Ar/NH3/SiH4 homogeneous DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès de la Division Plasma de la SFP, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988377v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACVD at atmospheric pressure using homogeneous dielectric barrier discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Comparison of N2-O2 and N2-N2O Townsend Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMT 21: 21st Int. Conf. Surface Modification Technologies, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977058v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of N2-O2 and N2-N2O Townsend Dielectric Barrier Discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">About the role of wire mesh electrodes to get an homogeneous dielectric barrier discharge in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988373v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the role of wire mesh electrodes to get an homogeneous dielectric barrier discharge in air at atmospheric pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">PACVD at atmospheric pressure using homogeneous dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Maechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">SMT 21: 21st Int. Conf. Surface Modification Technologies, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988372v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal/polymer nanocomposite coatings deposition by using an atmospheric pressure plasma combined with an aerosolized precursor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">CO2 conversion in Townsend and filamentary DBD at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Sadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE Nano)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">ESCAMPIG XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Brno (Rép. Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700386v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of metal/polymer nanocomposite thin film by using an aerosol- assisted atmospheric pressure plasma process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Synthesis of metal/polymer nanocomposite thin film through interaction of a gold salt solution aerosol with a Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elene Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium On High Pressure Low Temperature Plasma Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Abano - Padoua, Italy</w:t>
+              <w:t xml:space="preserve">ESCAMPIG XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Brno (Rép. Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700344v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 conversion in Townsend and filamentary DBD at atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dihya Sadi</w:t>
+                <w:t xml:space="preserve">Erosion of polymers by partial discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Baratte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG XXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Brno (Rép. Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700496v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of metal/polymer nanocomposite thin film through interaction of a gold salt solution aerosol with a Dielectric Barrier Discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Memory effect of a diffuse dielectric barrier discharge obtained in air: surface and volume mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Brno (Rép. Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700406v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of polymers by partial discharge at atmospheric pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Metal/polymer nanocomposite coatings deposition by using an atmospheric pressure plasma combined with an aerosolized precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elene Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE Nano)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700506v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory effect of a diffuse dielectric barrier discharge obtained in air: surface and volume mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Synthesis of metal/polymer nanocomposite thin film by using an aerosol- assisted atmospheric pressure plasma process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elene Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG XXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium On High Pressure Low Temperature Plasma Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Abano - Padoua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700487v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Townsend Discharges (APTD) in various molecular gases: pre-ionisation mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step aerosol-assisted atmospheric pressure plasma deposition of hybrid nanocomposite thin films containing gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elene Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Townsend Dielectric Barrier Discharge in CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Hoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXV ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cellulose microfibril foams in contact with plasma discharges in an AP-DBD experimental setup</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Synthesis of SiOx thin films on glass substrate: a comparison between atmospheric and low-pressure plasma processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beauchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Klemberg-Sapieha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Naples, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700562v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-resolved electrical and optical study of Townsend Dielectric Barrier Discharges in nitrogen at atmospheric pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Local characterization of homogeneous dielectric barrier discharges in presence of hexamethyldisiloxane and nitrous oxide used for plasma deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Guemmache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700555v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SiOx thin films on glass substrate: a comparison between atmospheric and low-pressure plasma processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Spatially-resolved electrical and optical study of Townsend Dielectric Barrier Discharges in nitrogen at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi De Mejanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700566v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local characterization of homogeneous dielectric barrier discharges in presence of hexamethyldisiloxane and nitrous oxide used for plasma deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Characterization of cellulose microfibril foams in contact with plasma discharges in an AP-DBD experimental setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700559v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics électriques et alimentations des décharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Subileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19901,117 +20035,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de production d’une décharge homogène sur substrats non isolants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2923945A1. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20021,147 +20155,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of filamentary and diffuse DBD in CO 2 by means of in-situ FTIR absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Sadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Baratte</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20171,100 +20305,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude électrique de la physique d'une décharge de Townsend à la pression atmosphérique et de son interaction avec un générateur : Modèle et Expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00601053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20274,105 +20408,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décharges à Barrières Diélectriques Homogènes : Effet mémoire et Optimisation du transfert de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Toulouse III - Paul Sabatier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03799321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId423"/>
+      <w:footerReference w:type="default" r:id="rId428"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20440,51 +20574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C2C3896"/>
+    <w:nsid w:val="FA719B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20671,51 +20805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-naude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8534-4114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095932674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bajon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baratte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Sadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M Becker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kettlitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00601-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnide" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cacot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pozsgay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13030630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Destrieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Profili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad06eb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04514667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bajon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guaitella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9d9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cacot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carnide" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8e78" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cacot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carnide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac94de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Babaei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Asadollahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andranik Sarkissian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe91c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;f&#233;lix Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777974v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tyl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brillat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045654" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab7518" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi De Mejanes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abcb32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Souli&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bilem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00914037.2019.1626391" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Desjardins" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher-Jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa5d9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Boisvert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stafford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287072v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Desjardins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Meichelboeck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046181" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tyl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad472" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa515f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160487" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600172" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa916d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287108v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bouarouri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321518" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cambronne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caruana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/34/345202" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangwar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/5/054006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2323708" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506386v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012044" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ch&#233;rif Bouzidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.05.045" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Sili" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756900." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819387v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100222" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6V4V2WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2145392" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819385v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.923899" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lagarrigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jebli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491304v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elene Bizeray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hoder" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Navratil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prokop" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491310v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700377v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700349v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700471v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Loffhagen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235794v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pozsgay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Sammier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700465v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491320v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798398v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799269v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798362v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798375v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sammier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374850v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373195v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kahn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Loranger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kahn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Solofondrakotroka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masqu&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magnan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ramarozatovo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324353v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700552v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700548v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Brandenburg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bouzidi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rives" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerre-Chaley" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964762v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kettlitz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#246;ft" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987798v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987802v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987803v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656596v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987801v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987800v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Mingotaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966281v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966282v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roustit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048783v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777174" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987804v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koronai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966284v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988484v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988485v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966278v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988486v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878004v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988432v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966025v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Billard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870753" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988483v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988482v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977063v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hotmar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Bouzidi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977142v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998498v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Gangwar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977140v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988478v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988477v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenik" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yuryev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vesel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dang van Sung Mussard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Puechagut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988433v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988428v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878321v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977138v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarouri" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988431v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988479v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stafford" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877967v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988480v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977061v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877968v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988427v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988426v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165138v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877966v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988425v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984451v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988424v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988423v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biran" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988374v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977058v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700386v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700344v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700496v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700406v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700506v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700487v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700427v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700480v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700420v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700562v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700555v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700566v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchemin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schmitt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klemberg-Sapieha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700559v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guemmache" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047430v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paillol" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Subileau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093042v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jahan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758944v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601053v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03799321v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-naude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8534-4114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095932674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556926v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#232;ne Bizeray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-026-10655-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bajon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baratte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Sadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Destrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Profili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad06eb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cacot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pozsgay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13030630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04514667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bajon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guaitella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9d9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kettlitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00601-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cacot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carnide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8e78" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210291" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798942v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cacot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carnide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac94de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777974v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tyl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brillat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;f&#233;lix Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Babaei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Asadollahi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andranik Sarkissian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000158" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Meunier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe91c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab7518" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi De Mejanes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abcb32" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Souli&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bilem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00914037.2019.1626391" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tyl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad472" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Desjardins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Meichelboeck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Desjardins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher-Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa5d9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Boisvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stafford" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160487" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600172" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa515f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa916d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bouarouri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cambronne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caruana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/34/345202" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangwar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/5/054006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287106v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2323708" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ch&#233;rif Bouzidi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130080" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.05.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Sili" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756900." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819387v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100222" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6V4V2WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818687v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2145392" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.923899" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lagarrigue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jebli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elene Bizeray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700377v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prokop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491310v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700512v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hoder" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Navratil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491320v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700448v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Loffhagen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Sammier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235794v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pozsgay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700471v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799269v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798362v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sammier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Loranger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kahn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374842v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kahn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Solofondrakotroka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masqu&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magnan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ramarozatovo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324353v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799295v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373195v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374850v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700552v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700548v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Brandenburg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964762v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kettlitz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#246;ft" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988505v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rives" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerre-Chaley" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987799v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bouzidi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987803v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987801v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987800v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Mingotaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966282v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roustit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048783v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777174" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987804v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koronai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966285v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988432v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966278v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988486v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878004v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988483v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Billard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870753" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977063v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hotmar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977140v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988478v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977142v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Gangwar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988477v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977143v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yuryev" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vesel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966277v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Bouzidi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dang van Sung Mussard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Puechagut" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988433v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977138v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarouri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988429v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988431v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988479v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stafford" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988481v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877967v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988480v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977061v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bras" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877968v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988428v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878321v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877966v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988425v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984451v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988427v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988426v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165138v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988423v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biran" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988424v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988374v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700496v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700406v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700506v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700487v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700386v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700344v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700427v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700480v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700420v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700566v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchemin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schmitt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klemberg-Sapieha" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700559v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guemmache" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700555v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700562v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047430v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paillol" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Subileau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093042v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jahan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758944v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601053v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03799321v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>