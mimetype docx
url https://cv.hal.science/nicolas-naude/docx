--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -449,360 +449,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the electrical characteristics of an atmospheric pressure dielectric barrier discharge system over one hour operation</w:t>
+                <w:t xml:space="preserve">Direct Liquid Reactor-Injector of Nanoparticles: A Safer-by-Design Aerosol Injection for Nanocomposite Thin-Film Deposition Adapted to Various Plasma-Assisted Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Destrieux</w:t>
+                <w:t xml:space="preserve">Guillaume Carnide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Profili</w:t>
+                <w:t xml:space="preserve">Laura Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Laurent</w:t>
+                <w:t xml:space="preserve">Yohan Champouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">Vincent Pozsgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Laroche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57, </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad06eb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings13030630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700096v1</w:t>
+                <w:t xml:space="preserve">hal-04065604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Liquid Reactor-Injector of Nanoparticles: A Safer-by-Design Aerosol Injection for Nanocomposite Thin-Film Deposition Adapted to Various Plasma-Assisted Processes</w:t>
+                <w:t xml:space="preserve">Evolution of the electrical characteristics of an atmospheric pressure dielectric barrier discharge system over one hour operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carnide</w:t>
+                <w:t xml:space="preserve">A Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cacot</w:t>
+                <w:t xml:space="preserve">J Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Champouret</w:t>
+                <w:t xml:space="preserve">M Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pozsgay</w:t>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Verdier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.630. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings13030630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad06eb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065604v1</w:t>
+                <w:t xml:space="preserve">hal-04700096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft polymerization of hexamethyldisiloxane by coupling pulsed direct‐liquid injections with dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carnide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1039,51 +1039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Kettlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 77, pp.35. </w:t>
@@ -1307,51 +1307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carnide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 97, pp.37. </w:t>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (47), pp.475202. </w:t>
@@ -1549,51 +1549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (46), pp.465201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1653,51 +1653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1872,63 +1872,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of microfibrillated cellulosic foams in a dielectric barrier discharge at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Characterization of non-thermal dielectric barrier discharges at atmospheric pressure in presence of microfibrillated cellulosic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis‐félix Meunier</w:t>
+                <w:t xml:space="preserve">Louis-Félix Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1951,118 +1951,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andranik Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (2), pp.2000158. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (9), pp.095019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.202000158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/abe91c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287068v1</w:t>
+                <w:t xml:space="preserve">hal-03799252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of non-thermal dielectric barrier discharges at atmospheric pressure in presence of microfibrillated cellulosic foams</w:t>
+                <w:t xml:space="preserve">Modification of microfibrillated cellulosic foams in a dielectric barrier discharge at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Félix Meunier</w:t>
+                <w:t xml:space="preserve">Louis‐félix Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2085,82 +2085,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andranik Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (9), pp.095019. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.2000158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/abe91c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202000158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799252v1</w:t>
+                <w:t xml:space="preserve">hal-03287068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of associative ionization reactions in the memory effect of atmospheric pressure Townsend discharges in N 2 with a small O 2 addition</w:t>
               </w:r>
@@ -2172,51 +2172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,291 +2274,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined analysis of current–voltage characteristics in Townsend dielectric barrier discharges in nitrogen at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Milkweed scaffold: A new candidate for bone cell growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi De Mejanes</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Elkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abcb32⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymeric Materials and Polymeric Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (13), pp.872-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00914037.2019.1626391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287066v1</w:t>
+                <w:t xml:space="preserve">hal-03287070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milkweed scaffold: A new candidate for bone cell growth</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined analysis of current–voltage characteristics in Townsend dielectric barrier discharges in nitrogen at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naomi De Mejanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Babaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymeric Materials and Polymeric Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (13), pp.872-883. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (9), pp.095204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00914037.2019.1626391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abcb32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287070v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning of chemical and physical polymer surface modifications by atmospheric pressure post-discharge plasma and its correlation with adhesion improvement</w:t>
               </w:r>
@@ -2596,51 +2596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 362, pp.388-396. </w:t>
@@ -2672,364 +2672,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of memory effect in atmospheric pressure dielectric barrier discharge in nitrogen with small oxygen or nitric oxide addition</w:t>
+                <w:t xml:space="preserve">Influence of a square pulse voltage on argon-ethyl lactate discharges and their plasma-deposited coatings using time-resolved spectroscopy and surface characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tyl</w:t>
+                <w:t xml:space="preserve">Morgane Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Lin</w:t>
+                <w:t xml:space="preserve">Edouard Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bouzidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+                <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (35), pp.354001. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.103504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aad472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5046181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286917v1</w:t>
+                <w:t xml:space="preserve">hal-03287072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a square pulse voltage on argon-ethyl lactate discharges and their plasma-deposited coatings using time-resolved spectroscopy and surface characterization</w:t>
+                <w:t xml:space="preserve">Investigation of memory effect in atmospheric pressure dielectric barrier discharge in nitrogen with small oxygen or nitric oxide addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Laurent</w:t>
+                <w:t xml:space="preserve">C Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Desjardins</w:t>
+                <w:t xml:space="preserve">X Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">M Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (10), pp.103504. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (35), pp.354001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5046181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aad472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287072v1</w:t>
+                <w:t xml:space="preserve">hal-03286917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved study of the electron temperature and number density of argon metastable atoms in argon-based dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Durocher-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,468 +3204,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from diffuse to self-organized discharge in a high frequency dielectric barrier discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of atomized colloid with an ac electric field in a dielectric barrier discharge reactor used for deposition of nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017160487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (7), pp.075201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa515f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915398v1</w:t>
+                <w:t xml:space="preserve">hal-03286919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate outgassing on the plasma properties during wood treatment in He dielectric barrier discharges at atmospheric pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Transition from diffuse to self-organized discharge in a high frequency dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201600172⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (1), pp.10802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017160487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287078v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of atomized colloid with an ac electric field in a dielectric barrier discharge reactor used for deposition of nanocomposite coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of substrate outgassing on the plasma properties during wood treatment in He dielectric barrier discharges at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reetesh Kumar Gangwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Belinger</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (7), pp.075201. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.1600172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa515f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201600172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286919v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of argon dielectric barrier discharges applied to ethyl lactate plasma polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R K Gangwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,77 +3984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of Dielectric Barrier Discharges in the Presence of Structurally Inhomogeneous Wood Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Bouarouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,51 +4131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma synthetic jet actuator: electrical and optical analysis of the discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,77 +4248,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling study of organization phenomena in dielectric barrier discharges with structurally inhomogeneous wood substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gangwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4382,51 +4382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding of Nitrogen in Helium DBD: Consequences on the Self-Organization of the Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4499,51 +4499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chérif Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,51 +4780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4901,51 +4901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyse Sili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Khazaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5165,51 +5165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5311,51 +5311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5542,299 +5542,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gas flow dynamics on discharge stability and on the uniformity of atmospheric pressure PECVD thin film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionut Enache</w:t>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (12), pp.125201. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (7), pp.073302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818764v1</w:t>
+                <w:t xml:space="preserve">hal-03819394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of gas flow dynamics on discharge stability and on the uniformity of atmospheric pressure PECVD thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (12), pp.125201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03819394v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the understanding of homogeneous dielectric barrier discharges</w:t>
               </w:r>
@@ -5846,51 +5846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5949,51 +5949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Surface Conductivity on the Stability of a Glow Dielectric-Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6053,51 +6053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical model of the atmospheric pressure glow discharge (APGD) in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,315 +6176,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical model and analysis of the transition from an atmospheric pressure Townsend discharge to a filamentary discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Glow and Townsend dielectric barrier discharge in various atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Cambronne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Massines</w:t>
+                <w:t xml:space="preserve">P Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 38 (4), pp.530-538. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (12B), pp.B577-B588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/4/004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700520v1</w:t>
+                <w:t xml:space="preserve">hal-04700524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glow and Townsend dielectric barrier discharge in various atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical model and analysis of the transition from an atmospheric pressure Townsend discharge to a filamentary discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Massines</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 47 (12B), pp.B577-B588. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (4), pp.530-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/4/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700524v1</w:t>
+                <w:t xml:space="preserve">hal-04700520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical model of an atmospheric pressure Townsend-like discharge (APTD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,51 +6627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6748,51 +6748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2025 du GDR EMILI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, St. Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6869,51 +6869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN Nanomatériaux Multifonctionnels Contrôlés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6932,148 +6932,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse DBD memory effect in air: surface and volume mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to obtain an Atmospheric Pressure Townsend Discharges (APTD) in various molecular gases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium On High Pressure Low Temperature Plasma Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Abano - Padoua, Italy</w:t>
+              <w:t xml:space="preserve">CAP Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700349v1</w:t>
+                <w:t xml:space="preserve">hal-04700321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of filamentary and diffuse DBD in CO2 by optical emission spectroscopy and in-situ FTIR spectroscopy</w:t>
               </w:r>
@@ -7178,152 +7182,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to obtain an Atmospheric Pressure Townsend Discharges (APTD) in various molecular gases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Diffuse DBD memory effect in air: surface and volume mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, London, Canada</w:t>
+              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium On High Pressure Low Temperature Plasma Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Abano - Padoua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700321v1</w:t>
+                <w:t xml:space="preserve">hal-04700349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de couches minces nanocomposites métal/polymère par procédé plasma à pression atmosphérique combiné à un aérosol</w:t>
               </w:r>
@@ -7361,51 +7361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN Nanomatériaux Multifonctionnels Contrôlés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7430,51 +7430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse Dielectric Barrier Discharges at atmospheric pressure: Technical and Scientific locks for thin film deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7670,523 +7670,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décharge à Barrière Diélectrique à pression atmosphérique dans l’azote pour la synthèse de couches minces nanocomposites par la réduction de sels d’or</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Belinger</w:t>
+                <w:t xml:space="preserve">Miniaturised Atmospheric Pressure Townsend Discharges in Nitrogen/Nitrous Oxide Gas Mixtures: Role of Associative Ionisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Höft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Kettlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Loffhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN Nanomatériaux Multifonctionnels Contrôlés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Gas Discharges and Their Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491320v1</w:t>
+                <w:t xml:space="preserve">hal-04700448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturised Atmospheric Pressure Townsend Discharges in Nitrogen/Nitrous Oxide Gas Mixtures: Role of Associative Ionisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manfred Kettlitz</w:t>
+                <w:t xml:space="preserve">Décharge à Barrière Diélectrique à pression atmosphérique dans l’azote pour la synthèse de couches minces nanocomposites par la réduction de sels d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elene Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Gas Discharges and Their Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">IRN Nanomatériaux Multifonctionnels Contrôlés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700448v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the memory effect on the homogeneity of a Townsend Dielectric Barrier Discharge in air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Haton</w:t>
+                <w:t xml:space="preserve">Pulsed aerosol-assisted plasma processes for (multi)functional thin film deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Carnide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lina</w:t>
+                <w:t xml:space="preserve">M Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Sammier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Dap</w:t>
+                <w:t xml:space="preserve">V Pozsgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry - ISPC23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700435v1</w:t>
+                <w:t xml:space="preserve">hal-04235794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed aerosol-assisted plasma processes for (multi)functional thin film deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Cacot</w:t>
+                <w:t xml:space="preserve">Impact of the memory effect on the homogeneity of a Townsend Dielectric Barrier Discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Feron</w:t>
+                <w:t xml:space="preserve">Baptiste Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Pozsgay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myrtil L Kahn</w:t>
+                <w:t xml:space="preserve">Erwann Sammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry - ISPC23</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235794v1</w:t>
+                <w:t xml:space="preserve">hal-04700435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse dielectric barrier discharges in air. Do we have a memory effect?</w:t>
               </w:r>
@@ -8224,51 +8224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII. International Conference on Gas Discharges and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8345,51 +8345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Thin Film International Union Meeting (Plathinium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8414,51 +8414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plasmas froids comme vecteur d'innovation pour l'industrie du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la division Plasmas de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8608,51 +8608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8867,51 +8867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Sammier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XVII )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9080,248 +9080,248 @@
                 <w:t xml:space="preserve">Pulsed aerosol assisted deposition of pp-HMDSO thin film in a Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Loranger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M L Kahn</w:t>
+                <w:t xml:space="preserve">M Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">Plathinium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtual, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374432v1</w:t>
+                <w:t xml:space="preserve">hal-03374842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed aerosol assisted deposition of pp-HMDSO thin film in a Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kahn</w:t>
+                <w:t xml:space="preserve">M L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtual, France. pp.64</w:t>
+              <w:t xml:space="preserve">E-MRS Spring meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374842v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par Spectroscopie d'Emission Optique d'une Torche à Arc Soufflé dédiée aux Traitements de Surfaces</w:t>
               </w:r>
@@ -9480,51 +9480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processing and Technology International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9588,51 +9588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plathinium 2021 (Plasma Thin Film International Union Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9683,51 +9683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9804,51 +9804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plathinium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, virtual, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9873,90 +9873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gas pulsed injection in Dielectric Barrier Discharges at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10113,402 +10113,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical diagnostics of a homogeneous Dielectric Barrier Discharge at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of memory effect in homogeneous atmospheric pressure dielectric barrier discharges in N2/O2 and N2/NO mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kettlitz</w:t>
+                <w:t xml:space="preserve">M. C. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Höft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Combettes</w:t>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964762v1</w:t>
+                <w:t xml:space="preserve">hal-03987799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Atmospheric Pressure Plasma applied for Aeronautical Polyurethane surface activation : preliminaries characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Sanchot</w:t>
+                <w:t xml:space="preserve">Local electrical diagnostics of a homogeneous Dielectric Barrier Discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Murat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">M. Kettlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rives</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Guerre-Chaley</w:t>
+                <w:t xml:space="preserve">H. Höft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988505v1</w:t>
+                <w:t xml:space="preserve">hal-03964762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of memory effect in homogeneous atmospheric pressure dielectric barrier discharges in N2/O2 and N2/NO mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xi Lin</w:t>
+                <w:t xml:space="preserve">Cold Atmospheric Pressure Plasma applied for Aeronautical Polyurethane surface activation : preliminaries characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Bouzidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Dap</w:t>
+                <w:t xml:space="preserve">B. Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
+                <w:t xml:space="preserve">L. Guerre-Chaley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987799v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of memory effect in a Townsend discharge : quantification of species by laser induced fluorescence spectroscopy</w:t>
               </w:r>
@@ -10520,51 +10520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10654,51 +10654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10887,51 +10887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10995,51 +10995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,51 +11116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11211,64 +11211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt de couches minces nanocomposites par procédé plasma froid : Intérêt de l’utilisation d’un réacteur-injecteur de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Champouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carnide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11349,51 +11349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the He metastable in self organized DBD at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11431,64 +11431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Local Current in Homogeneous Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11582,51 +11582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11712,51 +11712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koronai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11811,51 +11811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from diffuse to self organized filament in a high frequency DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11893,51 +11893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effect in Atmospheric Pressure Townsend Discharge in N2 and in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11995,528 +11995,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de couches minces nano-composites homogènes par décharge à barrière diélectrique à la pression atmosphérique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Self-organized discharge in helium DBD at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de la Division Plasma de la SFP,Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988432v1</w:t>
+                <w:t xml:space="preserve">hal-03966278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized discharge in helium DBD at atmospheric pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Characterisation and properties of nano-composite thin film deposited by Atmospheric Pressure Townsend Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
+              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966278v1</w:t>
+                <w:t xml:space="preserve">hal-03988485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and properties of nano-composite thin film deposited by Atmospheric Pressure Townsend Discharge</w:t>
+                <w:t xml:space="preserve">Deposition of nano-composite thin films in homogeneous dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988485v1</w:t>
+                <w:t xml:space="preserve">hal-03988486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of nano-composite thin films in homogeneous dielectric barrier discharge</w:t>
+                <w:t xml:space="preserve">Synthèse de couches minces nano-composites homogènes par décharge à barrière diélectrique à la pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de la Division Plasma de la SFP,Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988486v1</w:t>
+                <w:t xml:space="preserve">hal-03988432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximisation of the working domain of an Atmospheric Pressure Townsend Discharge using a current converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12597,51 +12597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12731,51 +12731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12874,51 +12874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECWM7, 7th European Conference on Wood Modification, Lisbon, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
@@ -12947,51 +12947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of seed electrons in atmospheric pressure Townsend discharges in nitrogen/oxygen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Hotmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12999,51 +12999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
@@ -13111,51 +13111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13270,197 +13270,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Vacuum Society: IVC 19, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977140v1</w:t>
+                <w:t xml:space="preserve">hal-03977142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of SiO2/TiO2 nanocomposite thin films by atmospheric-pressure Townsend discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the HMDSO and TTIP precursors in He plasmas used for the deposition of thin coatings on wood substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K. Gangwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988478v1</w:t>
+                <w:t xml:space="preserve">hal-03998498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocomposite thin films by Atmospheric Pressure Townsend Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13503,228 +13520,211 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Vacuum Society: IVC 19, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977142v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the HMDSO and TTIP precursors in He plasmas used for the deposition of thin coatings on wood substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deposition of SiO2/TiO2 nanocomposite thin films by atmospheric-pressure Townsend discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998498v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic diagnostic of atmospheric-pressure He dielectric barrier discharges applied to the functionalization of wood surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. K. Gangwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13732,51 +13732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13840,51 +13840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Yuryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13926,51 +13926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Townsend Discharges in nitrogen with small admixtures of oxygen: discussion on the origin of the memory effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14103,51 +14103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Central European Symposium on Plasma Chemistry, Balatonalmadi, HUNGARY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Balatonalmadi, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14185,51 +14185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décharge à Barrière Diélectrique (DBD) Homogène dans N2 à pression atmosphérique : Origine et étude de l’effet mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14306,51 +14306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouarouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14386,385 +14386,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du dégazage de substrats de bois sur la dynamique de formation de surfaces hydrophobes ou hydrophiles dans des plasmas organosiliciés à la pression atmosphérique</w:t>
+                <w:t xml:space="preserve">Diagnostic d’une décharge à barrière diélectrique dans l’hélium à la pression atmosphérique en présence de substrats de bois poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988429v1</w:t>
+                <w:t xml:space="preserve">hal-03988431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic d’une décharge à barrière diélectrique dans l’hélium à la pression atmosphérique en présence de substrats de bois poreux</w:t>
+                <w:t xml:space="preserve">Grafting dynamics of hydrophobic functional groups on wood surfaces using atmospheric-pressure, organosilicon-containing plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Contact Angle, Wettability and Adhesion, Québec, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988431v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting dynamics of hydrophobic functional groups on wood surfaces using atmospheric-pressure, organosilicon-containing plasmas</w:t>
+                <w:t xml:space="preserve">Rôle du dégazage de substrats de bois sur la dynamique de formation de surfaces hydrophobes ou hydrophiles dans des plasmas organosiliciés à la pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Stafford</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Contact Angle, Wettability and Adhesion, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988479v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Substrate Outgassing on the Formation Dynamics of Either Hydrophilic or Hydrophobic Wood Surfaces in Atmospheric-Pressure, Organosilicon Plasmas</w:t>
               </w:r>
@@ -14789,64 +14789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
@@ -14888,51 +14888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des caractéristiques géométriques et électriques du diélectrique sur une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14990,303 +14990,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of Atmospheric-Pressure He Discharges Controlled by Dielectric Barriers in Presence of Complex Polymer Samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+                <w:t xml:space="preserve">Numerical modelling of an atmosperic pressure plasma reactor using control volume methods and unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988480v1</w:t>
+                <w:t xml:space="preserve">hal-03977061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an atmosperic pressure plasma reactor using control volume methods and unstructured grids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bras</w:t>
+                <w:t xml:space="preserve">Diagnostic of Atmospheric-Pressure He Discharges Controlled by Dielectric Barriers in Presence of Complex Polymer Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
+              <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977061v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation électrique de type source de courant pour une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15344,256 +15344,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of atmospheric-pressure He discharges controlled by dielectric barriers in presence of porous wood samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+                <w:t xml:space="preserve">Helium plasma microjet for combined RF radiation and plasma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne C. Pitchford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
+              <w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988428v1</w:t>
+                <w:t xml:space="preserve">hal-03878321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium plasma microjet for combined RF radiation and plasma treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Diagnostic of atmospheric-pressure He discharges controlled by dielectric barriers in presence of porous wood samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leanne C. Pitchford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878321v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation électrique des dispositifs de décharges à barrières diélectriques pour le traitement de surface</w:t>
               </w:r>
@@ -15605,51 +15605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15739,51 +15739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15847,51 +15847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15936,303 +15936,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt de couches hyperhydrophobes sur le bois au moyen d’un plasma froid à la pression atmosphérique contrôlé par barrière diélectrique</w:t>
+                <w:t xml:space="preserve">Formation of superhydrophobic wood surfaces using an atmospheric pressure dielectric barrier discharge in He-HMDSO mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasma-Quebec – Les Plasmas : science, applications, industrie, Montréal (, Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988427v1</w:t>
+                <w:t xml:space="preserve">hal-03988426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of superhydrophobic wood surfaces using an atmospheric pressure dielectric barrier discharge in He-HMDSO mixtures</w:t>
+                <w:t xml:space="preserve">Dépôt de couches hyperhydrophobes sur le bois au moyen d’un plasma froid à la pression atmosphérique contrôlé par barrière diélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Plasma-Quebec – Les Plasmas : science, applications, industrie, Montréal (, Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988426v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics électriques et alimentations des Décharges à Barrière Diélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées du Réseau Plasmas Froids, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16251,230 +16251,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of homogeneous dielectric barrier discharge in air and in pure N2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modélisation fluide unidimensionnelle d’une décharge contrôlée par barrière diélectrique en mélange Ar – NH3 à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 APS Meetings: 63rd Annual Gaseous Electronics Conference, Paris, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">XIème Congrès de la Division Plasma de la SFP,Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988423v1</w:t>
+                <w:t xml:space="preserve">hal-03988424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation fluide unidimensionnelle d’une décharge contrôlée par barrière diélectrique en mélange Ar – NH3 à pression atmosphérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bras</w:t>
+                <w:t xml:space="preserve">Comparative study of homogeneous dielectric barrier discharge in air and in pure N2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès de la Division Plasma de la SFP,Bordeaux, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2010 APS Meetings: 63rd Annual Gaseous Electronics Conference, Paris, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988424v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin films by means of homogeneous dielectric barrier discharges at atmospheric pressure</w:t>
               </w:r>
@@ -16486,64 +16486,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16611,64 +16611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16749,51 +16749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16857,64 +16857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16982,51 +16982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quoizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17094,77 +17094,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17196,152 +17196,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of the flow dynamics on deposition uniformity in townsend discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988375v1</w:t>
+                <w:t xml:space="preserve">hal-03977059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivating and physico-chemical properties of silicon nitride deposited by atmospheric pressure plasma for photovoltaic application</w:t>
               </w:r>
@@ -17353,51 +17349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecouvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quoizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17446,394 +17442,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the flow dynamics on deposition uniformity in townsend discharge at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionut Enache</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977059v1</w:t>
+                <w:t xml:space="preserve">hal-03988375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparision of Townsend Dielectric Barrier Discharge in N2, N2-O2 and N2-N2O: behaviour and radicals density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d’une décharge contrôlée par barrière diélectrique homogène à la pression atmosphérique en mélange N2-O2 et N2-N2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EPS Plasma Physics Conference, Hersonissos, Crète, GREECE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Xème Congrès de la Division Plasma de la SFP, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988378v1</w:t>
+                <w:t xml:space="preserve">hal-03988377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’une décharge contrôlée par barrière diélectrique homogène à la pression atmosphérique en mélange N2-O2 et N2-N2O</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparision of Townsend Dielectric Barrier Discharge in N2, N2-O2 and N2-N2O: behaviour and radicals density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wild</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dmitry Tsyganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès de la Division Plasma de la SFP, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">35th EPS Plasma Physics Conference, Hersonissos, Crète, GREECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988377v1</w:t>
+                <w:t xml:space="preserve">hal-03988378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of NH3/SiH4 ratio on amorphous silicon nitride coatings deposited with Ar/NH3/SiH4 homogeneous DBD</w:t>
               </w:r>
@@ -17871,51 +17871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecouvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quoizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
@@ -17944,77 +17944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of N2-O2 and N2-N2O Townsend Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18052,51 +18052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the role of wire mesh electrodes to get an homogeneous dielectric barrier discharge in air at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18173,51 +18173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACVD at atmospheric pressure using homogeneous dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18494,51 +18494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Brno (Rép. Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18589,51 +18589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18736,51 +18736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18799,303 +18799,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal/polymer nanocomposite coatings deposition by using an atmospheric pressure plasma combined with an aerosolized precursor</w:t>
+                <w:t xml:space="preserve">Synthesis of metal/polymer nanocomposite thin film by using an aerosol- assisted atmospheric pressure plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elene Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE Nano)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium On High Pressure Low Temperature Plasma Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Abano - Padoua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700386v1</w:t>
+                <w:t xml:space="preserve">hal-04700344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of metal/polymer nanocomposite thin film by using an aerosol- assisted atmospheric pressure plasma process</w:t>
+                <w:t xml:space="preserve">Metal/polymer nanocomposite coatings deposition by using an atmospheric pressure plasma combined with an aerosolized precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elene Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium On High Pressure Low Temperature Plasma Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Abano - Padoua, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE Nano)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700344v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Townsend Discharges (APTD) in various molecular gases: pre-ionisation mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19228,51 +19228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19461,51 +19461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Klemberg-Sapieha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19586,51 +19586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Guemmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19668,90 +19668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially-resolved electrical and optical study of Townsend Dielectric Barrier Discharges in nitrogen at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi De Mejanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19776,77 +19776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cellulose microfibril foams in contact with plasma discharges in an AP-DBD experimental setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19916,51 +19916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics électriques et alimentations des décharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20062,51 +20062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de production d’une décharge homogène sur substrats non isolants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20319,51 +20319,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude électrique de la physique d'une décharge de Townsend à la pression atmosphérique et de son interaction avec un générateur : Modèle et Expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20422,51 +20422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décharges à Barrières Diélectriques Homogènes : Effet mémoire et Optimisation du transfert de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Toulouse III - Paul Sabatier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20574,51 +20574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA719B58"/>
+    <w:nsid w:val="FF85DD93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20805,51 +20805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-naude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8534-4114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095932674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556926v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#232;ne Bizeray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-026-10655-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bajon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baratte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Sadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Destrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Profili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad06eb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cacot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pozsgay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13030630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04514667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bajon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guaitella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9d9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kettlitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00601-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cacot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carnide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8e78" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210291" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798942v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cacot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carnide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac94de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777974v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tyl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brillat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;f&#233;lix Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Babaei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Asadollahi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andranik Sarkissian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000158" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Meunier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe91c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab7518" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi De Mejanes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abcb32" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Souli&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bilem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00914037.2019.1626391" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tyl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad472" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Desjardins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Meichelboeck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Desjardins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher-Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa5d9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Boisvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stafford" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160487" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600172" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa515f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa916d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bouarouri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cambronne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caruana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/34/345202" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangwar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/5/054006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287106v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2323708" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ch&#233;rif Bouzidi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130080" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.05.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Sili" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756900." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819387v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100222" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6V4V2WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818687v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2145392" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.923899" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lagarrigue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jebli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elene Bizeray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700377v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prokop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491310v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700512v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hoder" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Navratil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491320v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700448v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Loffhagen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Sammier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235794v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pozsgay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700471v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799269v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798362v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sammier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Loranger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kahn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374842v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kahn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Solofondrakotroka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masqu&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magnan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ramarozatovo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324353v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799295v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373195v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374850v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700552v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700548v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Brandenburg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964762v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kettlitz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#246;ft" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988505v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rives" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerre-Chaley" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987799v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bouzidi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987803v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987801v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987800v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Mingotaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966282v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roustit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048783v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777174" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987804v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koronai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966285v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988432v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966278v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988486v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878004v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988483v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Billard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870753" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977063v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hotmar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977140v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988478v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977142v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Gangwar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988477v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977143v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yuryev" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vesel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966277v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Bouzidi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dang van Sung Mussard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Puechagut" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988433v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977138v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarouri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988429v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988431v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988479v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stafford" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988481v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877967v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988480v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977061v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bras" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877968v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988428v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878321v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877966v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988425v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984451v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988427v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988426v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165138v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988423v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biran" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988424v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988374v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700496v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700406v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700506v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700487v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700386v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700344v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700427v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700480v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700420v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700566v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchemin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schmitt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klemberg-Sapieha" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700559v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guemmache" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700555v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700562v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047430v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paillol" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Subileau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093042v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jahan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758944v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601053v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03799321v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-naude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8534-4114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095932674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556926v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#232;ne Bizeray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-026-10655-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bajon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baratte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Sadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnide" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cacot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pozsgay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13030630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Destrieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Profili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad06eb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04514667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bajon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guaitella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9d9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kettlitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00601-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cacot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carnide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8e78" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210291" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798942v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cacot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carnide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac94de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777974v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tyl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brillat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Babaei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Asadollahi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andranik Sarkissian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe91c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;f&#233;lix Meunier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab7518" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Souli&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bilem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00914037.2019.1626391" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi De Mejanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abcb32" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Desjardins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Meichelboeck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tyl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad472" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Desjardins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher-Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa5d9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Boisvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stafford" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa515f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160487" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600172" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa916d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bouarouri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cambronne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caruana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/34/345202" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangwar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/5/054006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287106v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2323708" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ch&#233;rif Bouzidi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130080" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.05.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Sili" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756900." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819387v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100222" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6V4V2WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818687v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2145392" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.923899" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lagarrigue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jebli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elene Bizeray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700377v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prokop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700349v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491310v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700512v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hoder" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Navratil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700448v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Loffhagen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491320v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235794v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pozsgay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Sammier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700471v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799269v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798362v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sammier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374842v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kahn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374432v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Loranger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kahn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Solofondrakotroka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masqu&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magnan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ramarozatovo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324353v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799295v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373195v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374850v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700552v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700548v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Brandenburg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bouzidi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964762v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kettlitz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#246;ft" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988505v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rives" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerre-Chaley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987803v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987801v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987800v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Mingotaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966282v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roustit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048783v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777174" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987804v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koronai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966285v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966278v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988486v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988432v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878004v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988483v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Billard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870753" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977063v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hotmar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977142v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998498v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Gangwar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977140v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988478v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988477v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977143v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yuryev" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vesel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966277v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Bouzidi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dang van Sung Mussard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Puechagut" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988433v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977138v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarouri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988431v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988479v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stafford" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988429v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988481v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877967v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988480v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877968v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878321v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988428v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877966v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988425v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984451v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988426v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988427v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165138v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988424v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988423v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biran" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988374v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700496v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700406v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700506v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700487v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700344v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700427v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700480v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700420v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700566v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchemin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schmitt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klemberg-Sapieha" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700559v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guemmache" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700555v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700562v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047430v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paillol" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Subileau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093042v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jahan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758944v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601053v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03799321v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>