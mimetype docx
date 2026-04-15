--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4627-3648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">254829945</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,1112 +188,1112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire suite aux violences sexistes et sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Janvier - Février (1-2), pp.27-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/espri.2601.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hart et l’équilibre des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Response to Wrongdoing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Analytic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (2), pp.229-251. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31820/ejap.21.2.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Judges’ Beliefs About Addiction: Divided on Causes, Aligned on Individual Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Erazo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07418825.2024.2436568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique, droit pénal et déterminisme chez Twardowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26-2, pp.173-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug Courts and the “responsibility without blame” approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/japp.12640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité pénale, libre arbitre et troubles mentaux : le cas de l’addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jaffro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de politique criminelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44, pp.41-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Varieties of Attitudes Towards Offenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminal Justice Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (2), pp.95-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0731129X.2022.2101591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La définition de la peine d’emprisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études benthamiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.8826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bligh, Les bases philosophiques du positivisme juridique de H.L.A. Hart (Varenne, 2017)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faut-il mériter de souffrir pour être puni ? Parfit et la sanction pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.187-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03847584v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.L.A. Hart et J. Glover : un point de vue utilitariste contre la peine de mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.47-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1058151ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il mériter de souffrir pour être puni ? Parfit et la sanction pénale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">G. Bligh, Les bases philosophiques du positivisme juridique de H.L.A. Hart (Varenne, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43, pp.187-202</w:t>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03847370v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Violences sexistes et sexuelles : que signifie lutter contre l’impunité ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bertrand Mazabraud, Jan 2025, École Nationale de la Magistrature, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1282,201 +1303,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice pénale aux frontières du pardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jaffro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bessone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2025, Bibliothèque de la pensée juridique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral Pluralism and the Complexity of Punishment: The Penal Philosophy of H.L.A. Hart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Routledge Research in Legal Philosophy, 9781032271224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1486,215 +1507,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes aux principes de la peine [traduit par Benoît Basse et Nicolas Nayfeld]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droit.076.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La validité juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eraldo Souza dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eraldo Souza dos Santos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03847442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie pénale pluraliste de H.L.A. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophie. Université Panthéon-Sorbonne - Paris I, 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA01H205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05351495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1762,51 +1886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50D19CB0"/>
+    <w:nsid w:val="53619919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1993,51 +2117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-nayfeld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4627-3648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lenne-Cornuez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nayfeld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2601.0027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31820/ejap.21.2.7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa de Luca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Erazo Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07418825.2024.2436568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/japp.12640" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0731129X.2022.2101591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.8826" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058151ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Moral-Pluralism-and-the-Complexity-of-Punishment-The-Penal-Philosophy-of/Nayfeld/p/book/9781032271224#" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.076.0251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eraldo Souza dos Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-nayfeld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4627-3648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254829945" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lenne-Cornuez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nayfeld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2601.0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31820/ejap.21.2.7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa de Luca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Erazo Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07418825.2024.2436568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3530" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/japp.12640" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0731129X.2022.2101591" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.8826" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058151ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Moral-Pluralism-and-the-Complexity-of-Punishment-The-Penal-Philosophy-of/Nayfeld/p/book/9781032271224#" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.076.0251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eraldo Souza dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05351495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>