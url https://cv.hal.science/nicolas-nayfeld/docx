--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -1886,51 +1886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53619919"/>
+    <w:nsid w:val="432C6BC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>