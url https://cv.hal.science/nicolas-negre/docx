--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Selection Promotes Intraspecific Genomic Differentiation in Spodoptera littoralis With Possible Involvement in Detoxification</w:t>
+                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Durand</w:t>
+                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
+                <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Ru</w:t>
+                <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Dewer</w:t>
+                <w:t xml:space="preserve">Antony Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70917. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027917v1</w:t>
+                <w:t xml:space="preserve">hal-05220858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t>
+                <w:t xml:space="preserve">Divergent Selection Promotes Intraspecific Genomic Differentiation in Spodoptera littoralis With Possible Involvement in Detoxification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
+                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
+                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brévault</w:t>
+                <w:t xml:space="preserve">Bruno Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Champion</w:t>
+                <w:t xml:space="preserve">Youssef Dewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220858v1</w:t>
+                <w:t xml:space="preserve">hal-05027917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t>
               </w:r>
@@ -612,51 +612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early transcriptomic responses of rice leaves to herbivory by Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1122,51 +1122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-plant adaptation as a driver of incipient speciation in the fall armyworm ( Spodoptera frugiperda )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1269,77 +1269,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Tek Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.21063. </w:t>
@@ -1805,51 +1805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Z. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L. Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,51 +2086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Tek Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2175,295 +2175,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive selection alone is sufficient for whole genome differentiation at the early stage of speciation process in the fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
+                <w:t xml:space="preserve">Ki Woong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Blanco</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-020-01715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065279v1</w:t>
+                <w:t xml:space="preserve">hal-03099735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive selection alone is sufficient for whole genome differentiation at the early stage of speciation process in the fall armyworm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Woong Nam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Nhim</w:t>
+                <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nègre</w:t>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-020-01715-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099735v1</w:t>
+                <w:t xml:space="preserve">hal-03065279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partner-specific induction of Spodoptera frugiperda immune genes in response to the entomopathogenic nematobacterial complex Steinernema carpocapsae-Xenorhabdus nematophila</w:t>
               </w:r>
@@ -2979,563 +2979,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of nerve cord formation by Engrailed and Gooseberry-Neuro: A multi-step, coordinated process</w:t>
+                <w:t xml:space="preserve">Integration of temporal and spatial patterning generates neural diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonneaud</w:t>
+                <w:t xml:space="preserve">Ted Erclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Layalle</w:t>
+                <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colomb</w:t>
+                <w:t xml:space="preserve">Maximilien Courgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+                <w:t xml:space="preserve">Claire Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ghysen</w:t>
+                <w:t xml:space="preserve">Zhenqing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 432 (2), pp.273-285. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 541 (7637), pp.365-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature20794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918046v1</w:t>
+                <w:t xml:space="preserve">hal-02620278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of temporal and spatial patterning generates neural diversity</w:t>
+                <w:t xml:space="preserve">Control of nerve cord formation by Engrailed and Gooseberry-Neuro: A multi-step, coordinated process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ted Erclik</w:t>
+                <w:t xml:space="preserve">Nathalie Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">Sophie Layalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Courgeon</w:t>
+                <w:t xml:space="preserve">Sophie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bertet</w:t>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenqing Chen</w:t>
+                <w:t xml:space="preserve">Alain Ghysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 541 (7637), pp.365-370. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432 (2), pp.273-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature20794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083595v1</w:t>
+                <w:t xml:space="preserve">hal-01918046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Integration of temporal and spatial patterning generates neural diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Erclik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Courgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenqing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 541 (7637), pp.365-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature20794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633879v1</w:t>
+                <w:t xml:space="preserve">hal-03083595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of temporal and spatial patterning generates neural diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhenqing Chen</w:t>
+                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature20794⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620278v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse patterns of genomic targeting by transcriptional regulators in Drosophila melanogaster</w:t>
               </w:r>
@@ -3783,265 +3783,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic data integration for ecological and evolutionary traits in non-model organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of H3K27me3-marked chromatin is linked to gene expression evolution and to patterns of gene duplication and diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijia Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Slattery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca F. Spokony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tagu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Ostapenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-490⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (7), pp.1115-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.162008.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208730v1</w:t>
+                <w:t xml:space="preserve">hal-01837273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of H3K27me3-marked chromatin is linked to gene expression evolution and to patterns of gene duplication and diversification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rebecca F. Spokony</w:t>
+                <w:t xml:space="preserve">Genomic data integration for ecological and evolutionary traits in non-model organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ostapenko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John K. Colbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Negre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (7), pp.1115-1124. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.162008.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837273v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin insulator factors involved in long-range DNA interactions and their role in the folding of the Drosophila genome</w:t>
               </w:r>
@@ -4565,234 +4565,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genetics to epigenetics: the tale of Polycomb group and trithorax group genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polycomb controls the cell fate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10577-006-1069-y⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (12), pp.1033-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200622121033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113074v1</w:t>
+                <w:t xml:space="preserve">hal-00122085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycomb controls the cell fate.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From genetics to epigenetics: the tale of Polycomb group and trithorax group genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (Erratum in: Chromosome Res. 14, 701), pp.363-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-006-1069-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/200622121033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00122085v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRE-Mediated Bypass of Two Su(Hw) Insulators Targets PcG Proteins to a Downstream Promoter.</w:t>
               </w:r>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitotic G2-arrest is required for neural cell fate determination in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5338,64 +5338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5514,51 +5514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5934,51 +5934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,90 +6052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic differentiation is initiated without physical linkage among targets of divergent selection in Fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6465,51 +6465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ines Saldamando Benjumea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Benelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Day" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Layalle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colomb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghysen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.10.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Erclik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Courgeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqing Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20794" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Slattery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijia Ma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F. Spokony" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Arthur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Kheradpour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.168807.113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-490" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostapenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.162008.113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumen Voutev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. White" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavrov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hennetin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)10015-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-006-1069-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMPW048K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122085v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200622121033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savitskaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schuettengruber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.05.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling V. Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(02)00419-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9H7C6NQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ines Saldamando Benjumea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Benelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Day" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Erclik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Courgeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqing Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20794" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Layalle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colomb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghysen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.10.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Slattery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijia Ma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F. Spokony" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Arthur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Kheradpour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.168807.113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostapenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.162008.113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-490" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumen Voutev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. White" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavrov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hennetin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)10015-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200622121033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-006-1069-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMPW048K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savitskaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schuettengruber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.05.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling V. Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(02)00419-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9H7C6NQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>