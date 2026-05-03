--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t>
+                <w:t xml:space="preserve">Divergent Selection Promotes Intraspecific Genomic Differentiation in Spodoptera littoralis With Possible Involvement in Detoxification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
+                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
+                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brévault</w:t>
+                <w:t xml:space="preserve">Bruno Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Champion</w:t>
+                <w:t xml:space="preserve">Youssef Dewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220858v1</w:t>
+                <w:t xml:space="preserve">hal-05027917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Selection Promotes Intraspecific Genomic Differentiation in Spodoptera littoralis With Possible Involvement in Detoxification</w:t>
+                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Durand</w:t>
+                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
+                <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Ru</w:t>
+                <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Dewer</w:t>
+                <w:t xml:space="preserve">Antony Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70917. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027917v1</w:t>
+                <w:t xml:space="preserve">hal-05220858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t>
               </w:r>
@@ -612,51 +612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early transcriptomic responses of rice leaves to herbivory by Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1103,295 +1103,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-plant adaptation as a driver of incipient speciation in the fall armyworm ( Spodoptera frugiperda )</w:t>
+                <w:t xml:space="preserve">The evolutionary process of invasion in the fall armyworm (Spodoptera frugiperda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wee Tek Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert L Meagher Jr.</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.133. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.21063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-022-02090-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25529-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813221v1</w:t>
+                <w:t xml:space="preserve">hal-03926301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary process of invasion in the fall armyworm (Spodoptera frugiperda)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host-plant adaptation as a driver of incipient speciation in the fall armyworm ( Spodoptera frugiperda )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fiteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+                <w:t xml:space="preserve">Robert L. Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wee Tek Tay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Robert L Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.21063. </w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25529-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-022-02090-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926301v1</w:t>
+                <w:t xml:space="preserve">hal-03813221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global population genomic signature of Spodoptera frugiperda (fall armyworm) supports complex introduction events across the Old World</w:t>
               </w:r>
@@ -1805,64 +1805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Z. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L. Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2047,103 +2047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Monitoring of Insecticide Resistance Mutations in Native and Invasive Populations of the Fall Armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Tek Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (5), pp.468. </w:t>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3113,935 +3113,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of nerve cord formation by Engrailed and Gooseberry-Neuro: A multi-step, coordinated process</w:t>
+                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonneaud</w:t>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Layalle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghysen</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.10.018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918046v1</w:t>
+                <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of temporal and spatial patterning generates neural diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhenqing Chen</w:t>
+                <w:t xml:space="preserve">Control of nerve cord formation by Engrailed and Gooseberry-Neuro: A multi-step, coordinated process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature20794⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432 (2), pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083595v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Integration of temporal and spatial patterning generates neural diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Erclik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Courgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenqing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 541 (7637), pp.365-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature20794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633879v1</w:t>
+                <w:t xml:space="preserve">hal-03083595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse patterns of genomic targeting by transcriptional regulators in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Slattery</w:t>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijia Ma</w:t>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca F. Spokony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pouya Kheradpour</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.168807.113⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837274v1</w:t>
+                <w:t xml:space="preserve">hal-01058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Evolution of H3K27me3-marked chromatin is linked to gene expression evolution and to patterns of gene duplication and diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijia Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Duvic</w:t>
+                <w:t xml:space="preserve">Matthew Slattery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Rebecca F. Spokony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
+                <w:t xml:space="preserve">Alexander Ostapenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (7), pp.1115-1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.162008.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058982v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of H3K27me3-marked chromatin is linked to gene expression evolution and to patterns of gene duplication and diversification</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic data integration for ecological and evolutionary traits in non-model organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ostapenko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Colbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Negre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.162008.113⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837273v1</w:t>
+                <w:t xml:space="preserve">hal-01208730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic data integration for ecological and evolutionary traits in non-model organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+                <w:t xml:space="preserve">Diverse patterns of genomic targeting by transcriptional regulators in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Slattery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijia Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca F. Spokony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John K. Colbourne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pouya Kheradpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, pp.490. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (7), pp.1224-1235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.168807.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208730v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin insulator factors involved in long-range DNA interactions and their role in the folding of the Drosophila genome</w:t>
               </w:r>
@@ -4161,77 +4161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent transcriptional regulatory logic at the intersection of tissue growth and developmental patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Slattery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumen Voutev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijia Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitotic G2-arrest is required for neural cell fate determination in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5514,51 +5514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5698,77 +5698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic balancing selection is key to the invasive success of the fall armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Tek Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6465,51 +6465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ines Saldamando Benjumea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Benelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Day" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Erclik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Courgeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqing Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20794" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Layalle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colomb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghysen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.10.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Slattery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijia Ma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F. Spokony" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Arthur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Kheradpour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.168807.113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostapenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.162008.113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-490" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumen Voutev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. White" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavrov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hennetin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)10015-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200622121033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-006-1069-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMPW048K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savitskaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schuettengruber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.05.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling V. Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(02)00419-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9H7C6NQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ines Saldamando Benjumea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Benelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Day" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Erclik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Courgeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqing Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20794" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Layalle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colomb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghysen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.10.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Arthur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijia Ma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Slattery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F. Spokony" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostapenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.162008.113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-490" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Kheradpour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.168807.113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumen Voutev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. White" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavrov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hennetin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)10015-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200622121033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-006-1069-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMPW048K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savitskaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schuettengruber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.05.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling V. Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(02)00419-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9H7C6NQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>