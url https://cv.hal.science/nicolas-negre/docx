--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Selection Promotes Intraspecific Genomic Differentiation in Spodoptera littoralis With Possible Involvement in Detoxification</w:t>
+                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Durand</w:t>
+                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
+                <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Ru</w:t>
+                <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Dewer</w:t>
+                <w:t xml:space="preserve">Antony Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70917. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027917v1</w:t>
+                <w:t xml:space="preserve">hal-05220858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t>
+                <w:t xml:space="preserve">Divergent Selection Promotes Intraspecific Genomic Differentiation in Spodoptera littoralis With Possible Involvement in Detoxification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
+                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
+                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brévault</w:t>
+                <w:t xml:space="preserve">Bruno Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Champion</w:t>
+                <w:t xml:space="preserve">Youssef Dewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220858v1</w:t>
+                <w:t xml:space="preserve">hal-05027917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t>
               </w:r>
@@ -612,51 +612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early transcriptomic responses of rice leaves to herbivory by Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1103,295 +1103,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary process of invasion in the fall armyworm (Spodoptera frugiperda)</w:t>
+                <w:t xml:space="preserve">Host-plant adaptation as a driver of incipient speciation in the fall armyworm ( Spodoptera frugiperda )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+                <w:t xml:space="preserve">Estelle Fiteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wee Tek Tay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
+                <w:t xml:space="preserve">Robert L. Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Fiteni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Robert L Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.21063. </w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25529-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-022-02090-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926301v1</w:t>
+                <w:t xml:space="preserve">hal-03813221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-plant adaptation as a driver of incipient speciation in the fall armyworm ( Spodoptera frugiperda )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The evolutionary process of invasion in the fall armyworm (Spodoptera frugiperda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wee Tek Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert L Meagher Jr.</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.133. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.21063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-022-02090-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25529-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813221v1</w:t>
+                <w:t xml:space="preserve">hal-03926301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global population genomic signature of Spodoptera frugiperda (fall armyworm) supports complex introduction events across the Old World</w:t>
               </w:r>
@@ -1805,64 +1805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Z. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L. Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2047,103 +2047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Monitoring of Insecticide Resistance Mutations in Native and Invasive Populations of the Fall Armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Tek Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (5), pp.468. </w:t>
@@ -2175,295 +2175,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive selection alone is sufficient for whole genome differentiation at the early stage of speciation process in the fall armyworm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Woong Nam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Nhim</w:t>
+                <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nègre</w:t>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-020-01715-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099735v1</w:t>
+                <w:t xml:space="preserve">hal-03065279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive selection alone is sufficient for whole genome differentiation at the early stage of speciation process in the fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
+                <w:t xml:space="preserve">Ki Woong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Blanco</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-020-01715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065279v1</w:t>
+                <w:t xml:space="preserve">hal-03099735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partner-specific induction of Spodoptera frugiperda immune genes in response to the entomopathogenic nematobacterial complex Steinernema carpocapsae-Xenorhabdus nematophila</w:t>
               </w:r>
@@ -2979,563 +2979,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of temporal and spatial patterning generates neural diversity</w:t>
+                <w:t xml:space="preserve">Control of nerve cord formation by Engrailed and Gooseberry-Neuro: A multi-step, coordinated process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ted Erclik</w:t>
+                <w:t xml:space="preserve">Nathalie Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">Sophie Layalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Courgeon</w:t>
+                <w:t xml:space="preserve">Sophie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bertet</w:t>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenqing Chen</w:t>
+                <w:t xml:space="preserve">Alain Ghysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 541 (7637), pp.365-370. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432 (2), pp.273-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature20794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620278v1</w:t>
+                <w:t xml:space="preserve">hal-01918046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
+                <w:t xml:space="preserve">Integration of temporal and spatial patterning generates neural diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gouin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Ted Erclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Courgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenqing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 541 (7637), pp.365-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature20794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633879v1</w:t>
+                <w:t xml:space="preserve">hal-03083595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of nerve cord formation by Engrailed and Gooseberry-Neuro: A multi-step, coordinated process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ghysen</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 432 (2), pp.273-285. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918046v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of temporal and spatial patterning generates neural diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Erclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Courgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenqing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 541 (7637), pp.365-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature20794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083595v1</w:t>
+                <w:t xml:space="preserve">hal-02620278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
               </w:r>
@@ -3649,334 +3649,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of H3K27me3-marked chromatin is linked to gene expression evolution and to patterns of gene duplication and diversification</w:t>
+                <w:t xml:space="preserve">Genomic data integration for ecological and evolutionary traits in non-model organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert K. Arthur</w:t>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijia Ma</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John K. Colbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Negre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.162008.113⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837273v1</w:t>
+                <w:t xml:space="preserve">hal-01208730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic data integration for ecological and evolutionary traits in non-model organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of H3K27me3-marked chromatin is linked to gene expression evolution and to patterns of gene duplication and diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijia Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Slattery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+                <w:t xml:space="preserve">Rebecca F. Spokony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John K. Colbourne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Ostapenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, pp.490. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (7), pp.1115-1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.162008.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208730v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse patterns of genomic targeting by transcriptional regulators in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Slattery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijia Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca F. Spokony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouya Kheradpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4161,77 +4161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent transcriptional regulatory logic at the intersection of tissue growth and developmental patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Slattery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumen Voutev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijia Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitotic G2-arrest is required for neural cell fate determination in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5338,64 +5338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5514,51 +5514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5698,77 +5698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic balancing selection is key to the invasive success of the fall armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wee Tek Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,51 +5934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,90 +6052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic differentiation is initiated without physical linkage among targets of divergent selection in Fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6465,51 +6465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ines Saldamando Benjumea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Benelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Day" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Erclik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Courgeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqing Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20794" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Layalle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colomb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghysen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.10.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Arthur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijia Ma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Slattery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F. Spokony" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostapenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.162008.113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-490" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Kheradpour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.168807.113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumen Voutev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. White" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavrov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hennetin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)10015-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200622121033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-006-1069-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMPW048K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savitskaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schuettengruber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.05.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling V. Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(02)00419-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9H7C6NQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ines Saldamando Benjumea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Benelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Day" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Layalle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colomb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghysen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.10.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Erclik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Courgeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqing Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20794" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-490" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Arthur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijia Ma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Slattery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F. Spokony" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostapenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.162008.113" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Kheradpour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.168807.113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumen Voutev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. White" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavrov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hennetin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)10015-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200622121033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-006-1069-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMPW048K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savitskaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schuettengruber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.05.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling V. Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(02)00419-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9H7C6NQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>