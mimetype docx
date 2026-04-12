--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2239,278 +2239,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Langlois</w:t>
+                <w:t xml:space="preserve">Computer aided detection of Crohn’s disease small bowel lesions in wireless capsule endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid de Maissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
+              <w:t xml:space="preserve">13th European Crohn's and Colitis Organisation - ECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Vienna, Austria. pp.S178-S179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx180.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681124v1</w:t>
+                <w:t xml:space="preserve">hal-02024643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided detection of Crohn’s disease small bowel lesions in wireless capsule endoscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Berre</w:t>
+                <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Crohn's and Colitis Organisation - ECCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Vienna, Austria. pp.S178-S179, </w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx180.288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024643v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-Structured Point-Lattice Vector Quantization for 3-D Point Cloud Geometry Compression</w:t>
               </w:r>
@@ -3229,473 +3229,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier inversion of the Mojette transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed File System based on Erasure Coding for I/O Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Kingston</w:t>
+                <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heyang Li</w:t>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IAPR International Conference, DGCI 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_23⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Service Science (CLOSER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2014, Barcelone, Spain. pp.451-456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004960604510456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155011v1</w:t>
+                <w:t xml:space="preserve">hal-01149847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed File System based on Erasure Coding for I/O Intensive Applications</w:t>
+                <w:t xml:space="preserve">Re-projection without Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Service Science (CLOSER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Journées du Groupe de travail de Géométrie Discrète, Reims Image 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France. pp.43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149847v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-projection without Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+                <w:t xml:space="preserve">Back-Projection Filtration Inversion of Discrete Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées du Groupe de travail de Géométrie Discrète, Reims Image 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sienne, Italy. pp.238-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164872v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-Projection Filtration Inversion of Discrete Projections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Fourier inversion of the Mojette transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sienne, Italy. pp.238-249, </w:t>
+              <w:t xml:space="preserve">18th IAPR International Conference, DGCI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sienne, Italy. pp.275-284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132987v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RozoFS: a fault tolerant I/O intensive distributed file system based on Mojette erasure code</w:t>
               </w:r>
@@ -4572,64 +4572,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct inversion of Mojette projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4728,51 +4728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IAPR International Conference, DGCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Séville, Spain. pp.169-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4934,321 +4934,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the latencies of software timestamping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Radon coding for content delivery over hybrid client-server and P2P architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Villain</w:t>
+                <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Davis</w:t>
+                <w:t xml:space="preserve">Giulio d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ridoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
+                <w:t xml:space="preserve">Federica Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IEEE Symposium on Precision Clock Synchronization for Measurement Control and Communication (ISPCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Communications Control and Signal Processing (ISCCSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155041v1</w:t>
+                <w:t xml:space="preserve">hal-01149548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Radon coding for content delivery over hybrid client-server and P2P architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+                <w:t xml:space="preserve">Probing the latencies of software timestamping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Veitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federica Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Communications Control and Signal Processing (ISCCSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International IEEE Symposium on Precision Clock Synchronization for Measurement Control and Communication (ISPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPCS.2012.6336623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149548v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Implementation for Erasure Coding by Finite Radon Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5312,51 +5312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-scan skeletonization driven by a neighborhood-sequence distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,51 +5420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5753,51 +5753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Minimal Ghosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5882,51 +5882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amouriq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5999,51 +5999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of trabecular bone patterns on dental radiographic images: influence of cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amouriq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,77 +6133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasure Coding with the Finite Radon Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Communications &amp; Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6250,51 +6250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of trabecular bone patterns on dental radiographic images: inﬂuence of cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amouriq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6362,51 +6362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Constructing Minimal Ghosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikesh Nazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6473,161 +6473,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial Axis LUT Computation for Chamfer Norms Using H-Polytopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New automatic quality control methods for geometrical treatment planning system tools in external conformal radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarraf Torfeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_18⟩</w:t>
+              <w:t xml:space="preserve">Medical Imaging 2008: Physics of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San Diego, CA, USA, United States. pp.69133F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.768670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272432v1</w:t>
+                <w:t xml:space="preserve">hal-00331678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital phantoms for the evaluation of a software used for an automatic analysis of the Winston-Lutz test in image guided radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarraf Torfeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6668,191 +6711,148 @@
               <w:t xml:space="preserve">Medical Imaging 2008: Physics of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, San Diego, CA, USA, United States. pp.69133F-69133F-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.768668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New automatic quality control methods for geometrical treatment planning system tools in external conformal radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medial Axis LUT Computation for Chamfer Norms Using H-Polytopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Denis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Évenou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2008: Physics of Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, San Diego, CA, USA, United States. pp.69133F, </w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.189-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.768670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331678v1</w:t>
+                <w:t xml:space="preserve">hal-00272432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojette and FRT tomographs</w:t>
               </w:r>
@@ -6864,51 +6864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6985,51 +6985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J. Bizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7089,90 +7089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode automatique de contrôle de qualité des systèmes de planification géométrique des traitements en radiothérapie externe conformationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarraf Torfeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7214,103 +7214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic image quality control of on-board imaging systems used for patient positioning in radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarraf Torfeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Ailleres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des sociétés de physique médicale suisse, autrichienne et allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Berne, Germany</w:t>
@@ -7339,103 +7339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic quality control of digitally reconstructed radiograph computation and comparison with standard methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarraf Torfeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2007: Physics of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, United States. pp.65104J, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7573,77 +7573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete and continuous description of a three dimensional scene for quality control of radiotherapy treatment planning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7694,64 +7694,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometry Driven Reconstruction Algorithm for the Mojette Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Évenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.122-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8927,51 +8927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3d mojette projector applied to pet and radiotherapy imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,51 +9953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of training and expertise on deep neural network attention and human attention during a medical image classification task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10202,295 +10202,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence Using Multimodal Data for Myelodysplastic Syndrome Screening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+                <w:t xml:space="preserve">A time-lapse embryo dataset for morphokinetic parameter prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Dominici</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+                <w:t xml:space="preserve">Magalie Feyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2022-166979⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.108258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456435v1</w:t>
+                <w:t xml:space="preserve">hal-03667158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-lapse embryo dataset for morphokinetic parameter prediction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence Using Multimodal Data for Myelodysplastic Syndrome Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">Maxence Dominici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.108258. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (Supplement 1), pp.9800-9801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2022-166979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667158v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Segmentation of Metastatic Breast Cancer Lesions on 18F-FDG PET/CT Longitudinal Acquisitions for Treatment Response Assessment</w:t>
               </w:r>
@@ -10930,51 +10930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fondain-Bossiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endoscopy International Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 09 (07), pp.E1136 - E1144. </w:t>
@@ -11142,51 +11142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11259,77 +11259,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekhar S. Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (6), pp.682-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11493,51 +11493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11688,51 +11688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medial Axis Lookup Table and Test Neighborhood Computation for 3D Chamfer Norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (10), pp.2288-2296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12427,509 +12427,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructability with the inverse Mojette transform (chap 4)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+                <w:t xml:space="preserve">Direct Mojette transform (chap 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 15 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 23 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350135v1</w:t>
+                <w:t xml:space="preserve">hal-00350134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojette discrete tomography (chap 8)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+                <w:t xml:space="preserve">Discrete geometry and projections (chap 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves J. Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 15 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350141v1</w:t>
+                <w:t xml:space="preserve">hal-00350126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Mojette transform (chap 3)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Mojette transform algorithms (chap 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 23 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 25 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350134v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete geometry and projections (chap 1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
+                <w:t xml:space="preserve">Mojette discrete tomography (chap 8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves J. Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 15 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350126v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Mojette transform algorithms (chap 5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructability with the inverse Mojette transform (chap 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Jeanpierre Guédon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 25 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 15 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350136v1</w:t>
+                <w:t xml:space="preserve">hal-00350135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication, networks and storage (chap 7)</w:t>
               </w:r>
@@ -12954,51 +12954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t>
@@ -13244,51 +13244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Discrete Geometry for Computer Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13622,51 +13622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13736,64 +13736,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasure coding and decoding using Mojette projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13850,64 +13850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for generating digital test objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14103,77 +14103,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekhar S. Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14249,51 +14249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amouriq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14341,103 +14341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Tools Dedicated for an Automatic Analysis of the CT Scanner Quality Control's Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarraf Torfeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.707343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14665,51 +14665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DFB74BC"/>
+    <w:nsid w:val="F4D4174A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14896,51 +14896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8353-2568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088801039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benhouhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terrassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lauzeral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3008304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Fourcade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Santini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066211059887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2580892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Maissin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175904" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colombi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Maissin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boureille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2019.8901788" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zohidov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Normand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gomez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx180.288" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suayb Arslan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingston" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Svalbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_23" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004960604510456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ron Didier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738215" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738245" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2014-1108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Nagy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155030v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Chandra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bl&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amouriq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911375" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ridoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2012.6336623" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio d'Ippolito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614774v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arlicot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Hdech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_35" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DNSKV6GK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844250" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Layrolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.843964" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506385" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614771v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikesh Nazareth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2010.56" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272432v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#201;venou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarraf Torfeh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaumont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbotteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768668" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768670" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V. Gu&#233;don" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770478" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ailleres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.708193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471805v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.651009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593399" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593390" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Normand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subirats" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guedon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533472" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533483" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;don" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gu&#233;don" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chatelier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.434272" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouliquen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dominici" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-166979" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667158v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Feyeux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108258" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aislinn Brennan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579115v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05346-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vall&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Flamant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fondain-Bossiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1468-3964" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0805-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155012v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.68" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155013v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar S. Chandra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2313341" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511013v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0171-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765695v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717825v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.05.086" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG53RN39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_23" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350141v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350134v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350126v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350136v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daurat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guedon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0738-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155025v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyor Zohidov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149426v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eanm.org/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422586v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01174332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707343" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500588v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8353-2568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088801039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benhouhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terrassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lauzeral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3008304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Fourcade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Santini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066211059887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2580892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Maissin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175904" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colombi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Maissin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boureille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2019.8901788" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zohidov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Normand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gomez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx180.288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suayb Arslan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004960604510456" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Svalbe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingston" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_20" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_23" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ron Didier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738215" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738245" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2014-1108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Nagy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155030v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Chandra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bl&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amouriq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911375" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio d'Ippolito" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ridoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2012.6336623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614774v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arlicot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Hdech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_35" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DNSKV6GK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844250" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Layrolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.843964" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506385" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614771v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikesh Nazareth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2010.56" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarraf Torfeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768670" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbotteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768668" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#201;venou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_18" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V. Gu&#233;don" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770478" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ailleres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.708193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471805v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.651009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593399" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593390" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Normand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subirats" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guedon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533472" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533483" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;don" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gu&#233;don" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chatelier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.434272" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouliquen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Feyeux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108258" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dominici" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-166979" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aislinn Brennan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579115v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05346-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vall&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Flamant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fondain-Bossiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1468-3964" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0805-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155012v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.68" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155013v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar S. Chandra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2313341" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511013v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0171-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765695v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717825v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.05.086" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG53RN39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_23" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350134v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350126v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350141v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350135v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daurat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guedon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0738-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155025v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyor Zohidov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149426v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eanm.org/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422586v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01174332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707343" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500588v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>