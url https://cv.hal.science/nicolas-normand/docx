--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1759,386 +1759,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Fly Generated Data for Industrial Part Orientation Estimation with Deep Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Langlois</w:t>
+                <w:t xml:space="preserve">Accurate small bowel lesions detection in wireless capsule endoscopy images using deep recurrent attention neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2521753⟩</w:t>
+              <w:t xml:space="preserve">IEEE 21st International Workshop on Multimedia Signal Processing (MMSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2019.8901788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342703v1</w:t>
+                <w:t xml:space="preserve">hal-02296282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de neurones récurrent à attention pour la détection de lésions intestinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Maissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate small bowel lesions detection in wireless capsule endoscopy images using deep recurrent attention neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Coutrot</w:t>
+                <w:t xml:space="preserve">On The Fly Generated Data for Industrial Part Orientation Estimation with Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st International Workshop on Multimedia Signal Processing (MMSP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. </w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mmsp.2019.8901788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2521753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296282v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction of rainfall maps using attenuation data from cellular networks: the first results based on the Mojette Transform</w:t>
               </w:r>
@@ -2239,278 +2239,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided detection of Crohn’s disease small bowel lesions in wireless capsule endoscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Berre</w:t>
+                <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Crohn's and Colitis Organisation - ECCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx180.288⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024643v1</w:t>
+                <w:t xml:space="preserve">hal-01681124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Langlois</w:t>
+                <w:t xml:space="preserve">Computer aided detection of Crohn’s disease small bowel lesions in wireless capsule endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid de Maissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
+              <w:t xml:space="preserve">13th European Crohn's and Colitis Organisation - ECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Vienna, Austria. pp.S178-S179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx180.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681124v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-Structured Point-Lattice Vector Quantization for 3-D Point Cloud Geometry Compression</w:t>
               </w:r>
@@ -3229,425 +3229,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed File System based on Erasure Coding for I/O Intensive Applications</w:t>
+                <w:t xml:space="preserve">Re-projection without Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Service Science (CLOSER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Journées du Groupe de travail de Géométrie Discrète, Reims Image 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France. pp.43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149847v1</w:t>
+                <w:t xml:space="preserve">hal-01164872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-projection without Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+                <w:t xml:space="preserve">Back-Projection Filtration Inversion of Discrete Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées du Groupe de travail de Géométrie Discrète, Reims Image 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sienne, Italy. pp.238-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164872v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-Projection Filtration Inversion of Discrete Projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed File System based on Erasure Coding for I/O Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imants Svalbe</w:t>
+                <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Kingston</w:t>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sienne, Italy. pp.238-249, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Service Science (CLOSER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2014, Barcelone, Spain. pp.451-456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0004960604510456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132987v1</w:t>
+                <w:t xml:space="preserve">hal-01149847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier inversion of the Mojette transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IAPR International Conference, DGCI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sienne, Italy. pp.275-284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4572,64 +4572,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct inversion of Mojette projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4728,51 +4728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IAPR International Conference, DGCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Séville, Spain. pp.169-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5312,51 +5312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-scan skeletonization driven by a neighborhood-sequence distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,51 +5420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5753,51 +5753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Minimal Ghosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5850,360 +5850,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single scan skeletonization algorithm: application to medical imaging of trabecular bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of trabecular bone patterns on dental radiographic images: influence of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amouriq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Layrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2010, San Diego, United States. pp.762317, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.844250⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2010, San Diego, United States. pp.76261M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.843964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471804v1</w:t>
+                <w:t xml:space="preserve">hal-00471803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of trabecular bone patterns on dental radiographic images: influence of cortical bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single scan skeletonization algorithm: application to medical imaging of trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Arlicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amouriq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2010, San Diego, United States. pp.76261M, </w:t>
+              <w:t xml:space="preserve">, Feb 2010, San Diego, United States. pp.762317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.843964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.844250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471803v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasure Coding with the Finite Radon Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Communications &amp; Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6250,90 +6250,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of trabecular bone patterns on dental radiographic images: inﬂuence of cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amouriq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Layrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, United States. 10 p</w:t>
@@ -6362,51 +6362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Constructing Minimal Ghosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikesh Nazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,252 +6607,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital phantoms for the evaluation of a software used for an automatic analysis of the Winston-Lutz test in image guided radiation therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beaumont</w:t>
+                <w:t xml:space="preserve">Medial Axis LUT Computation for Chamfer Norms Using H-Polytopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bonnet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Évenou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2008: Physics of Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.768668⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.189-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326648v1</w:t>
+                <w:t xml:space="preserve">hal-00272432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial Axis LUT Computation for Chamfer Norms Using H-Polytopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
+                <w:t xml:space="preserve">Digital phantoms for the evaluation of a software used for an automatic analysis of the Winston-Lutz test in image guided radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarraf Torfeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Évenou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Barbotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.189-200, </w:t>
+              <w:t xml:space="preserve">Medical Imaging 2008: Physics of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San Diego, CA, USA, United States. pp.69133F-69133F-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.768668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272432v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojette and FRT tomographs</w:t>
               </w:r>
@@ -6864,51 +6864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6985,51 +6985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J. Bizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7240,51 +7240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarraf Torfeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Ailleres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,64 +7694,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometry Driven Reconstruction Algorithm for the Mojette Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Évenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.122-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7887,261 +7887,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugate gradient Mojette reconstruction</w:t>
+                <w:t xml:space="preserve">Noise behavior of Spline Mojette FBP reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
+                <w:t xml:space="preserve">Yves Bizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2005 : Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2005, San Diego, CA, United States. pp.2067--2074, </w:t>
+              <w:t xml:space="preserve">, Feb 2005, San Diego, CA, United States. pp.2100-2109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.593399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.593390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500580v1</w:t>
+                <w:t xml:space="preserve">hal-01500579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise behavior of Spline Mojette FBP reconstruction</w:t>
+                <w:t xml:space="preserve">Conjugate gradient Mojette reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2005 : Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2005, San Diego, CA, United States. pp.2100-2109, </w:t>
+              <w:t xml:space="preserve">, Feb 2005, San Diego, CA, United States. pp.2067--2074, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.593390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.593399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500579v1</w:t>
+                <w:t xml:space="preserve">hal-01500580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mojette Transform: The First Ten Years</w:t>
               </w:r>
@@ -9953,51 +9953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of training and expertise on deep neural network attention and human attention during a medical image classification task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,51 +10208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-lapse embryo dataset for morphokinetic parameter prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10930,51 +10930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fondain-Bossiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endoscopy International Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 09 (07), pp.E1136 - E1144. </w:t>
@@ -11142,51 +11142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11259,77 +11259,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekhar S. Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (6), pp.682-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11493,51 +11493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11688,51 +11688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medial Axis Lookup Table and Test Neighborhood Computation for 3D Chamfer Norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (10), pp.2288-2296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11939,51 +11939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Electronic Notes in Discrete Mathematics, 20, pp.587-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12427,509 +12427,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Mojette transform (chap 3)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
+                <w:t xml:space="preserve">Discrete geometry and projections (chap 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 23 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 15 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350134v1</w:t>
+                <w:t xml:space="preserve">hal-00350126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete geometry and projections (chap 1)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Mojette transform algorithms (chap 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 15 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 25 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350126v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Mojette transform algorithms (chap 5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Mojette transform (chap 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Jeanpierre Guédon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 25 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 23 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350136v1</w:t>
+                <w:t xml:space="preserve">hal-00350134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojette discrete tomography (chap 8)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructability with the inverse Mojette transform (chap 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves J. Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 15 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350141v1</w:t>
+                <w:t xml:space="preserve">hal-00350135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructability with the inverse Mojette transform (chap 4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mojette discrete tomography (chap 8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves J. Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 15 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350135v1</w:t>
+                <w:t xml:space="preserve">hal-00350141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication, networks and storage (chap 7)</w:t>
               </w:r>
@@ -12954,51 +12954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t>
@@ -13244,51 +13244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Discrete Geometry for Computer Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13622,51 +13622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13736,64 +13736,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasure coding and decoding using Mojette projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14103,77 +14103,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekhar S. Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14249,51 +14249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amouriq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14665,51 +14665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4D4174A"/>
+    <w:nsid w:val="2DA567F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14896,51 +14896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8353-2568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088801039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benhouhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terrassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lauzeral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3008304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Fourcade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Santini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066211059887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2580892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Maissin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175904" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colombi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Maissin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boureille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2019.8901788" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zohidov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Normand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gomez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx180.288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suayb Arslan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004960604510456" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Svalbe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingston" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_20" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_23" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ron Didier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738215" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738245" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2014-1108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Nagy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155030v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Chandra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bl&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amouriq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911375" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio d'Ippolito" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ridoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2012.6336623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614774v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arlicot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Hdech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_35" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DNSKV6GK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844250" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Layrolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.843964" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506385" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614771v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikesh Nazareth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2010.56" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarraf Torfeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768670" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbotteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768668" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#201;venou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_18" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V. Gu&#233;don" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770478" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ailleres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.708193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471805v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.651009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593399" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593390" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Normand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subirats" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guedon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533472" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533483" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;don" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gu&#233;don" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chatelier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.434272" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouliquen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Feyeux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108258" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dominici" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-166979" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aislinn Brennan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579115v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05346-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vall&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Flamant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fondain-Bossiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1468-3964" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0805-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155012v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.68" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155013v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar S. Chandra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2313341" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511013v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0171-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765695v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717825v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.05.086" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG53RN39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_23" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350134v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350126v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350141v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350135v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daurat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guedon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0738-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155025v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyor Zohidov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149426v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eanm.org/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422586v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01174332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707343" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500588v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8353-2568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088801039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benhouhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terrassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lauzeral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3008304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Fourcade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Santini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066211059887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2580892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Maissin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175904" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colombi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2019.8901788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Maissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boureille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zohidov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Normand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gomez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx180.288" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suayb Arslan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Svalbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingston" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004960604510456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_23" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ron Didier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738215" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738245" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2014-1108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Nagy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155030v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Chandra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bl&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amouriq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911375" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio d'Ippolito" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ridoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2012.6336623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614774v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arlicot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Hdech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_35" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DNSKV6GK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Layrolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.843964" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844250" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506385" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614771v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikesh Nazareth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2010.56" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarraf Torfeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768670" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272432v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#201;venou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbotteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768668" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V. Gu&#233;don" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770478" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ailleres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.708193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471805v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.651009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500579v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593390" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593399" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Normand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subirats" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guedon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533472" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533483" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;don" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gu&#233;don" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chatelier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.434272" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouliquen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Feyeux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108258" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dominici" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-166979" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aislinn Brennan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579115v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05346-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vall&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Flamant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fondain-Bossiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1468-3964" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0805-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155012v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.68" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155013v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar S. Chandra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2313341" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511013v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0171-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765695v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717825v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.05.086" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG53RN39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_23" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350126v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350136v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350134v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350141v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daurat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guedon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0738-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155025v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyor Zohidov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149426v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eanm.org/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422586v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01174332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707343" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500588v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>