--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1547,970 +1547,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-Distortion Optimized Tree-Structured Point-Lattice Vector Quantization for Compression of 3D Point Clouds Geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+                <w:t xml:space="preserve">Accurate small bowel lesions detection in wireless capsule endoscopy images using deep recurrent attention neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803403⟩</w:t>
+              <w:t xml:space="preserve">IEEE 21st International Workshop on Multimedia Signal Processing (MMSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2019.8901788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321752v1</w:t>
+                <w:t xml:space="preserve">hal-02296282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry Compression of 3D Static Point Clouds based on TSPLVQ</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réseau de neurones récurrent à attention pour la détection de lésions intestinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Maissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies SIFWICT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">ORASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363980v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate small bowel lesions detection in wireless capsule endoscopy images using deep recurrent attention neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Coutrot</w:t>
+                <w:t xml:space="preserve">On The Fly Generated Data for Industrial Part Orientation Estimation with Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st International Workshop on Multimedia Signal Processing (MMSP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2521753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mmsp.2019.8901788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02296282v1</w:t>
+                <w:t xml:space="preserve">hal-02342703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de neurones récurrent à attention pour la détection de lésions intestinales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomographic reconstruction of rainfall maps using attenuation data from cellular networks: the first results based on the Mojette Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Zohidov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Rainfall in Urban and Natural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Pontresina, Switzerland. pp.953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283753v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Fly Generated Data for Industrial Part Orientation Estimation with Deep Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">Rate-Distortion Optimized Tree-Structured Point-Lattice Vector Quantization for Compression of 3D Point Clouds Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2521753⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1099-1103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342703v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic reconstruction of rainfall maps using attenuation data from cellular networks: the first results based on the Mojette Transform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Langlois</w:t>
+                <w:t xml:space="preserve">Geometry Compression of 3D Static Point Clouds based on TSPLVQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rainfall in Urban and Natural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Pontresina, Switzerland. pp.953</w:t>
+              <w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies SIFWICT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555735v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Langlois</w:t>
+                <w:t xml:space="preserve">Computer aided detection of Crohn’s disease small bowel lesions in wireless capsule endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid de Maissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
+              <w:t xml:space="preserve">13th European Crohn's and Colitis Organisation - ECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Vienna, Austria. pp.S178-S179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx180.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681124v1</w:t>
+                <w:t xml:space="preserve">hal-02024643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided detection of Crohn’s disease small bowel lesions in wireless capsule endoscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Berre</w:t>
+                <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Crohn's and Colitis Organisation - ECCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Vienna, Austria. pp.S178-S179, </w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx180.288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024643v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-Structured Point-Lattice Vector Quantization for 3-D Point Cloud Geometry Compression</w:t>
               </w:r>
@@ -3229,1853 +3229,1853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-projection without Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEC4Cloud: a research project for promoting erasure codes in Cloud Storage architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Detchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées du Groupe de travail de Géométrie Discrète, Reims Image 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Reims, France. pp.43</w:t>
+              <w:t xml:space="preserve">ALGEBRA, CODES AND NETWORKS (ACN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164872v1</w:t>
+                <w:t xml:space="preserve">hal-01150750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-Projection Filtration Inversion of Discrete Projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed File System based on Erasure Coding for I/O Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imants Svalbe</w:t>
+                <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Kingston</w:t>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sienne, Italy. pp.238-249, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Service Science (CLOSER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2014, Barcelone, Spain. pp.451-456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0004960604510456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132987v1</w:t>
+                <w:t xml:space="preserve">hal-01149847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed File System based on Erasure Coding for I/O Intensive Applications</w:t>
+                <w:t xml:space="preserve">Re-projection without Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Service Science (CLOSER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Journées du Groupe de travail de Géométrie Discrète, Reims Image 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France. pp.43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149847v1</w:t>
+                <w:t xml:space="preserve">hal-01164872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier inversion of the Mojette transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Back-Projection Filtration Inversion of Discrete Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imants Svalbe</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IAPR International Conference, DGCI 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_23⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sienne, Italy. pp.238-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155011v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RozoFS: a fault tolerant I/O intensive distributed file system based on Mojette erasure code</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+                <w:t xml:space="preserve">Fourier inversion of the Mojette transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Féron Didier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Autonomic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IAPR International Conference, DGCI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sienne, Italy. pp.275-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150741v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEC4Cloud: a research project for promoting erasure codes in Cloud Storage architectures</w:t>
+                <w:t xml:space="preserve">RozoFS: a fault tolerant I/O intensive distributed file system based on Mojette erasure code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Detchart</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féron Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGEBRA, CODES AND NETWORKS (ACN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop Autonomic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150750v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotations discrètes Mojette pour des images PET-CT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+                <w:t xml:space="preserve">Digital Distances and Integer Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tervé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treatment and Analysis of Information: Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IAPR International Conference, DGCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Séville, Spain. pp.169-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133161v1</w:t>
+                <w:t xml:space="preserve">hal-01155038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojette space transformations</w:t>
+                <w:t xml:space="preserve">Rotations discrètes Mojette pour des images PET-CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Recur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French Workshop on Information and Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Treatment and Analysis of Information: Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARTS-PI, May 2013, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133249v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Mojette reconstruction from Radon acquisitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mojette space transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Recur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sino-French Workshop on Information and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133153v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotations in the Mojette space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of Mojette reconstruction from Radon acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Recur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Recur</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.1187-1191, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.1041-1045, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01133148v1</w:t>
+                <w:t xml:space="preserve">hal-01133153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection ghosts in periodic and non-periodic spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotations in the Mojette space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Recur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting on Tomography and Applications - Discrete Tomography and Image Reconstruction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.1187-1191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2014-1108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01176150v1</w:t>
+                <w:t xml:space="preserve">hal-01133148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Weight Sequence Distance Function</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projection ghosts in periodic and non-periodic spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_25⟩</w:t>
+              <w:t xml:space="preserve">Meeting on Tomography and Applications - Discrete Tomography and Image Reconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2014-1108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155034v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct inversion of Mojette projections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+                <w:t xml:space="preserve">A Weight Sequence Distance Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedek Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shekhar Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing (ICIP), 2013 20th IEEE International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738214⟩</w:t>
+              <w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Uppsala, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155030v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Distances and Integer Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct inversion of Mojette projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Evenou</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekhar Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IAPR International Conference, DGCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Séville, Spain. pp.169-179, </w:t>
+              <w:t xml:space="preserve">Image Processing (ICIP), 2013 20th IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1036 - 1040, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155038v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchitecture of irradiated bone: comparison with healthy bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Radon coding for content delivery over hybrid client-server and P2P architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bléry</w:t>
+                <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Amouriq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+                <w:t xml:space="preserve">Giulio d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Pilet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federica Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Communications Control and Signal Processing (ISCCSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716917v1</w:t>
+                <w:t xml:space="preserve">hal-01149548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Radon coding for content delivery over hybrid client-server and P2P architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+                <w:t xml:space="preserve">Microarchitecture of irradiated bone: comparison with healthy bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amouriq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Communications Control and Signal Processing (ISCCSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.831719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.911375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149548v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the latencies of software timestamping</w:t>
               </w:r>
@@ -5204,51 +5204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Implementation for Erasure Coding by Finite Radon Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5312,51 +5312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-scan skeletonization driven by a neighborhood-sequence distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5388,278 +5388,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-Based Distance with Varying Weights and Neighborhood Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone texture analysis on dental radiographic images: results with several angulated radiographs on the same region of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amouriq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ben Hdech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IAPR International Conference, DGCI 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_17⟩</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2011: Biomedical Applications in Molecular, Structural, and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Lake Buena Vista, United States. pp.796525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.878152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581815v1</w:t>
+                <w:t xml:space="preserve">hal-00637547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone texture analysis on dental radiographic images: results with several angulated radiographs on the same region of interest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Path-Based Distance with Varying Weights and Neighborhood Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2011: Biomedical Applications in Molecular, Structural, and Functional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Lake Buena Vista, United States. pp.796525, </w:t>
+              <w:t xml:space="preserve">16th IAPR International Conference, DGCI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.199-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.878152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637547v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of bone structure with a single-scan skeletonization driven by distance</w:t>
               </w:r>
@@ -5671,51 +5671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amouriq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5753,51 +5753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Minimal Ghosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5850,217 +5850,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of trabecular bone patterns on dental radiographic images: influence of cortical bone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Constructing Minimal Ghosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Arlicot</w:t>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikesh Nazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekhar Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, San Diego, United States. pp.76261M, </w:t>
+              <w:t xml:space="preserve">International Conference on Digital Image Computing: Techniques and Applications (DICTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.843964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DICTA.2010.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471803v1</w:t>
+                <w:t xml:space="preserve">hal-01155046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single scan skeletonization algorithm: application to medical imaging of trabecular bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amouriq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,1177 +6097,1194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasure Coding with the Finite Radon Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of trabecular bone patterns on dental radiographic images: influence of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amouriq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Arlicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Layrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications &amp; Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506385⟩</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, San Diego, United States. pp.76261M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.843964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471802v1</w:t>
+                <w:t xml:space="preserve">hal-00471803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of trabecular bone patterns on dental radiographic images: inﬂuence of cortical bone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Amouriq</w:t>
+                <w:t xml:space="preserve">Erasure Coding with the Finite Radon Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evenou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614771v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Constructing Minimal Ghosts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikesh Nazareth</w:t>
+                <w:t xml:space="preserve">Evaluation of trabecular bone patterns on dental radiographic images: inﬂuence of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amouriq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Layrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Image Computing: Techniques and Applications (DICTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, United States. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DICTA.2010.56⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01155046v1</w:t>
+                <w:t xml:space="preserve">hal-00614771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New automatic quality control methods for geometrical treatment planning system tools in external conformal radiotherapy</w:t>
+                <w:t xml:space="preserve">Nouvelle méthode automatique de contrôle de qualité des systèmes de planification géométrique des traitements en radiothérapie externe conformationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarraf Torfeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2008: Physics of Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331678v1</w:t>
+                <w:t xml:space="preserve">hal-00360308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial Axis LUT Computation for Chamfer Norms Using H-Polytopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New automatic quality control methods for geometrical treatment planning system tools in external conformal radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarraf Torfeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_18⟩</w:t>
+              <w:t xml:space="preserve">Medical Imaging 2008: Physics of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San Diego, CA, USA, United States. pp.69133F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.768670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272432v1</w:t>
+                <w:t xml:space="preserve">hal-00331678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital phantoms for the evaluation of a software used for an automatic analysis of the Winston-Lutz test in image guided radiation therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medial Axis LUT Computation for Chamfer Norms Using H-Polytopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Évenou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2008: Physics of Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.768668⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.189-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326648v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojette and FRT tomographs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital phantoms for the evaluation of a software used for an automatic analysis of the Winston-Lutz test in image guided radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarraf Torfeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging 2008: Physics of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San Diego, CA, USA, United States. pp.69133F-69133F-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.768668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494599v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Mojette discrete Radon transforms to classical tomographic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Mojette and FRT tomographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves J. Bizais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Imaging 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322786v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode automatique de contrôle de qualité des systèmes de planification géométrique des traitements en radiothérapie externe conformationnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beaumont</w:t>
+                <w:t xml:space="preserve">Applying Mojette discrete Radon transforms to classical tomographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarraf Torfeh</w:t>
+                <w:t xml:space="preserve">Yves J. Bizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la Société Française de Physique Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San Diego, United States. pp.69132S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.770478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360308v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic image quality control of on-board imaging systems used for patient positioning in radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarraf Torfeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Ailleres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,77 +7365,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarraf Torfeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2007: Physics of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, United States. pp.65104J, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7463,1035 +7463,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation method for the Mojette Transform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Geometry Driven Reconstruction Algorithm for the Mojette Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Évenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2006: Physics of Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, San Diego, United States. pp.61424I, </w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.122-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.651009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11907350_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471805v1</w:t>
+                <w:t xml:space="preserve">hal-00267628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete and continuous description of a three dimensional scene for quality control of radiotherapy treatment planning systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beaumont</w:t>
+                <w:t xml:space="preserve">Transmission prioritaire d'images fixes pilotée par un critère de qualité visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, San Diego, United States. pp.187</w:t>
+              <w:t xml:space="preserve">journée inter GDR ISIS-Onde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360298v1</w:t>
+                <w:t xml:space="preserve">hal-00394310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometry Driven Reconstruction Algorithm for the Mojette Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation method for the Mojette Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Évenou</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging 2006: Physics of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, San Diego, United States. pp.61424I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.651009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11907350_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00267628v1</w:t>
+                <w:t xml:space="preserve">hal-00471805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission prioritaire d'images fixes pilotée par un critère de qualité visuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+                <w:t xml:space="preserve">Discrete and continuous description of a three dimensional scene for quality control of radiotherapy treatment planning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée inter GDR ISIS-Onde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, San Diego, United States. pp.187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394310v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise behavior of Spline Mojette FBP reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">How to obtain a lattice basis from a discrete projected space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2005 : Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.593390⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Poitiers, France. pp.153-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31965-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500579v1</w:t>
+                <w:t xml:space="preserve">hal-00267542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugate gradient Mojette reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2005 : Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, San Diego, CA, United States. pp.2067--2074, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.593399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mojette Transform: The First Ten Years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Noise behavior of Spline Mojette FBP reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Poitiers, France. pp.79-91, </w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2005 : Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, San Diego, CA, United States. pp.2100-2109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b135490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.593390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267621v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secured and progressive transmission of compressed images on the Internet: application to telemedicine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+                <w:t xml:space="preserve">The Mojette Transform: The First Ten Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 17th Annual Symposium / Electonic Imaging - Internet Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Poitiers, France. pp.79-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b135490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132110v1</w:t>
+                <w:t xml:space="preserve">hal-00267621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to obtain a lattice basis from a discrete projected space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secured and progressive transmission of compressed images on the Internet: application to telemedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE 17th Annual Symposium / Electonic Imaging - Internet Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, France. pp.126-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267542v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some links between continuous and discrete Radon transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8577,51 +8577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular assessment of the Mojette filtered back projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8681,64 +8681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LAR aux Mojettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8819,51 +8819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical software control quality using the 3D mojette projector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8940,51 +8940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9100,77 +9100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete tomography approach to PET reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fully 3D Reconstruction In Radiology and Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Saint-Malo, France. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9195,51 +9195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimedia packet transport: multiple layers or descriptions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9303,51 +9303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme de transformation de distance généralisée en un balayage, mises en oeuvre séquentielle et vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI\'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9372,77 +9372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mojette Transform Approach to Discrete Medical Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Malaysia-France Regional Workshop on Image Processing in Vision System and Multimedia Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Kuching, Malaysia. pp.1--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9506,51 +9506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ASWN'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France. pp.140-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9575,51 +9575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load-balancing and scalable multimedia distribution using the Mojette transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,51 +9953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of training and expertise on deep neural network attention and human attention during a medical image classification task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10202,697 +10202,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-lapse embryo dataset for morphokinetic parameter prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Gomez</w:t>
+                <w:t xml:space="preserve">Vexas Syndrome: A Complex Necessarily Integrated Diagnosis That Can Benefit from the Help of Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric de Almeida Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Feyeux</w:t>
+                <w:t xml:space="preserve">Patrice Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Boulant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
+                <w:t xml:space="preserve">Simon Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">Yannick Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.108258. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (Supplement 1), pp.13025-13026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2022-169059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667158v1</w:t>
+                <w:t xml:space="preserve">hal-04456431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence Using Multimodal Data for Myelodysplastic Syndrome Screening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+                <w:t xml:space="preserve">A time-lapse embryo dataset for morphokinetic parameter prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Dominici</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+                <w:t xml:space="preserve">Magalie Feyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2022-166979⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.108258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456435v1</w:t>
+                <w:t xml:space="preserve">hal-03667158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Segmentation of Metastatic Breast Cancer Lesions on 18F-FDG PET/CT Longitudinal Acquisitions for Treatment Response Assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aislinn Brennan</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence Using Multimodal Data for Myelodysplastic Syndrome Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dominici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (Supplement 1), pp.9800-9801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2022-166979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14010101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03639783v1</w:t>
+                <w:t xml:space="preserve">hal-04456435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of artificial intelligence and machine learning for the hip and knee surgeon: current state and implications for the future</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Behr</w:t>
+                <w:t xml:space="preserve">Automatic Segmentation of Metastatic Breast Cancer Lesions on 18F-FDG PET/CT Longitudinal Acquisitions for Treatment Response Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Crenn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">Aislinn Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00264-022-05346-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14010101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579115v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vexas Syndrome: A Complex Necessarily Integrated Diagnosis That Can Benefit from the Help of Deep Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of artificial intelligence and machine learning for the hip and knee surgeon: current state and implications for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Chevallier</w:t>
+                <w:t xml:space="preserve">Christophe Nich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bouzy</w:t>
+                <w:t xml:space="preserve">Julien Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Bris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Garnier</w:t>
+                <w:t xml:space="preserve">Vincent Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140 (Supplement 1), pp.13025-13026. </w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2022-169059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00264-022-05346-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456431v1</w:t>
+                <w:t xml:space="preserve">hal-03579115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-expert annotation of Crohn’s disease images of the small bowel for automatic detection using a convolutional recurrent attention neural network</w:t>
               </w:r>
@@ -10930,51 +10930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fondain-Bossiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endoscopy International Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 09 (07), pp.E1136 - E1144. </w:t>
@@ -11012,64 +11012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance Functions Based on Multiple Types of Weighted Steps Combined with Neighborhood Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedek Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11110,525 +11110,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Streaming Distance Transform Algorithm for Neighborhood-Sequence Distances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Digital Image Reconstruction via the Discrete Fourier Slice Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekhar S. Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Strand</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Arlicot</w:t>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2014.68⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.682-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2313341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155012v1</w:t>
+                <w:t xml:space="preserve">hal-01155013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Digital Image Reconstruction via the Discrete Fourier Slice Theorem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Streaming Distance Transform Algorithm for Neighborhood-Sequence Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Kingston</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imants Svalbe</w:t>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (6), pp.682-686. </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.196--203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2313341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2014.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155013v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast recursive grayscale morphology operators: from the algorithm to the pipeline architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimal-Delay Distance Transform for Neighborhood-Sequence Distances in 2D and 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (3), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (4), pp.409-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-010-0171-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511013v1</w:t>
+                <w:t xml:space="preserve">hal-00765695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal-Delay Distance Transform for Neighborhood-Sequence Distances in 2D and 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast recursive grayscale morphology operators: from the algorithm to the pipeline architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurore Arlicot</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (4), pp.409-417. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-010-0171-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765695v1</w:t>
+                <w:t xml:space="preserve">hal-00511013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance Transform Computation for Digital Distance Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11688,51 +11688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medial Axis Lookup Table and Test Neighborhood Computation for 3D Chamfer Norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (10), pp.2288-2296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11766,103 +11766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint source-channel coding: secured and progressive transmission of compressed medical images on the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (4), pp.258-269. </w:t>
@@ -11900,90 +11900,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mojette Transform: Discrete Angles for Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Electronic Notes in Discrete Mathematics, 20, pp.587-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12055,51 +12055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 58 (3-4), pp.448-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12124,51 +12124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Distributed Image Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12245,493 +12245,493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Transform Based on Weight Sequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single Scan Granulometry Estimation from an Asymmetric Distance Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.62-74, 2019, </w:t>
+              <w:t xml:space="preserve">, pp.288-299, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059537v1</w:t>
+                <w:t xml:space="preserve">hal-02059546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Scan Granulometry Estimation from an Asymmetric Distance Map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance Transform Based on Weight Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedek Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.288-299, 2019, </w:t>
+              <w:t xml:space="preserve">, pp.62-74, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059546v1</w:t>
+                <w:t xml:space="preserve">hal-02059537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete geometry and projections (chap 1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
+                <w:t xml:space="preserve">Direct Mojette transform (chap 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 15 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 23 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350126v1</w:t>
+                <w:t xml:space="preserve">hal-00350134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Mojette transform algorithms (chap 5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete geometry and projections (chap 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Jeanpierre Guédon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 25 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 15 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350136v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Mojette transform (chap 3)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Mojette transform algorithms (chap 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Svalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, iste &amp; wiley, 23 p., 2009, ISBN: 9781848210806</w:t>
+              <w:t xml:space="preserve">, iste &amp; wiley, 25 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350134v1</w:t>
+                <w:t xml:space="preserve">hal-00350136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructability with the inverse Mojette transform (chap 4)</w:t>
               </w:r>
@@ -12803,90 +12803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojette discrete tomography (chap 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J. Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t>
@@ -12954,51 +12954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t>
@@ -13040,51 +13040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de la transformation Mojette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Coeurjolly, Annick Montanvert, Jean-Marc Chassery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géométrie discrète et images numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.337-347, 2007, Traité IC2, Signal et Image</w:t>
@@ -13244,51 +13244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Discrete Geometry for Computer Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13393,51 +13393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahtiyor Zohidov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13596,77 +13596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13736,64 +13736,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasure coding and decoding using Mojette projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13876,51 +13876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14077,103 +14077,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Mojette Transform for Discrete Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekhar S. Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Svalbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14223,77 +14223,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'os cortical dans l'appréciation du tissu osseux trabéculaire par radiographies rétro alvéolaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amouriq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14341,51 +14341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Tools Dedicated for an Automatic Analysis of the CT Scanner Quality Control's Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarraf Torfeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14496,51 +14496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateur Mojette en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14665,51 +14665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA567F7"/>
+    <w:nsid w:val="7421676E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14896,51 +14896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8353-2568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088801039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benhouhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terrassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lauzeral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3008304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Fourcade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Santini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066211059887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2580892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Maissin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175904" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colombi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2019.8901788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Maissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boureille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zohidov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Normand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gomez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx180.288" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suayb Arslan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Svalbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingston" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004960604510456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_23" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ron Didier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738215" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738245" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2014-1108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Nagy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155030v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Chandra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bl&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amouriq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911375" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio d'Ippolito" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ridoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2012.6336623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614774v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arlicot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Hdech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_35" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DNSKV6GK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Layrolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.843964" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844250" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506385" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614771v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikesh Nazareth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2010.56" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarraf Torfeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768670" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272432v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#201;venou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbotteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768668" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V. Gu&#233;don" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770478" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ailleres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.708193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471805v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.651009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500579v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593390" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593399" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Normand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subirats" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guedon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533472" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533483" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;don" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gu&#233;don" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chatelier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.434272" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouliquen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Feyeux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108258" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dominici" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-166979" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aislinn Brennan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579115v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05346-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vall&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Flamant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fondain-Bossiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1468-3964" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0805-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155012v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.68" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155013v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar S. Chandra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2313341" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511013v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0171-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765695v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717825v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.05.086" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG53RN39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_23" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350126v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350136v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350134v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350141v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daurat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guedon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0738-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155025v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyor Zohidov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149426v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eanm.org/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422586v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01174332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707343" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500588v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8353-2568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088801039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benhouhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terrassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lauzeral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3008304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Fourcade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Santini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066211059887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2580892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Maissin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175904" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colombi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2019.8901788" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Maissin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boureille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zohidov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Normand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gomez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx180.288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suayb Arslan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004960604510456" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Svalbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingston" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ron Didier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738215" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738245" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2014-1108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Nagy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_25" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Chandra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738214" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio d'Ippolito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bl&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amouriq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911375" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ridoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2012.6336623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614774v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arlicot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637547v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Hdech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878152" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_35" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DNSKV6GK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155046v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikesh Nazareth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2010.56" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844250" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Layrolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.843964" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614771v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V. Gu&#233;don" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarraf Torfeh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768670" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#201;venou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_18" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbotteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.768668" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494599v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322786v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ailleres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.708193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.651009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593399" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593390" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Normand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subirats" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guedon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533472" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533483" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;don" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gu&#233;don" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chatelier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.434272" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouliquen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169059" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667158v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Feyeux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108258" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dominici" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-166979" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aislinn Brennan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010101" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579115v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Behr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05346-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vall&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Flamant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fondain-Bossiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1468-3964" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0805-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155013v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar S. Chandra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2313341" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.68" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765695v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511013v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0171-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717825v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.05.086" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG53RN39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059546v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_23" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059537v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350134v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350126v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350141v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daurat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guedon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0738-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155025v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyor Zohidov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149426v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eanm.org/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422586v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01174332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707343" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500588v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>