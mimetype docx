--- v0 (2026-03-18)
+++ v1 (2026-05-08)
@@ -1936,226 +1936,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Freezing Cellular Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Goles</w:t>
+                <w:t xml:space="preserve">The transitivity problem of Turing machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahí Gajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Theyssier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Torres-Avilés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Automata and Discrete Complex Systems, 21st International Workshop (AUTOMATA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Foundations of Computer Science 2015 - 40th International Symposium (MFCS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp. 231-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48057-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294144v1</w:t>
+                <w:t xml:space="preserve">hal-01145799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transitivity problem of Turing machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anahí Gajardo</w:t>
+                <w:t xml:space="preserve">Introducing Freezing Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Torres-Avilés</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Theyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Foundations of Computer Science 2015 - 40th International Symposium (MFCS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Automata and Discrete Complex Systems, 21st International Workshop (AUTOMATA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turku, Finland. pp.65--73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48057-1_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01145799v1</w:t>
+                <w:t xml:space="preserve">hal-01294144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knight tiles: particles and collisions in the realm of 4-way deterministic tilings</w:t>
               </w:r>
@@ -3399,51 +3399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92910-9_6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Torres-Avil&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Gajardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad0355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266916v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.5734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Torres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.10.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.02.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469841v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.08.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Choffrut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Karhum&#228;ki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00434-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delacourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97548-6_7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre-Barba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99813-8_37" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99498-7_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94418-0_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58631-1_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01436460v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58741-7_23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48057-1_18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gloannec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09698-8_20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Gajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36315-3_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30870-3_47" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21341-0_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L27X74TV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Givors" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lafitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36494-3_55" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TZJXSLH6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45465-9_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6XVXVBGM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44669-9_41" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XFK30TVP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92910-9_6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Torres-Avil&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Gajardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad0355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266916v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.5734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Torres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.10.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.02.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469841v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.08.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Choffrut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Karhum&#228;ki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00434-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delacourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97548-6_7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre-Barba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99813-8_37" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99498-7_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94418-0_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58631-1_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01436460v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58741-7_23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48057-1_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gloannec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09698-8_20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Gajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36315-3_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30870-3_47" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21341-0_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L27X74TV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Givors" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lafitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36494-3_55" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TZJXSLH6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45465-9_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6XVXVBGM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44669-9_41" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XFK30TVP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>