--- v1 (2026-05-08)
+++ v2 (2026-05-30)
@@ -838,278 +838,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulking II: Classifications of cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four states are enough!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Delorme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Theyssier</w:t>
+                <w:t xml:space="preserve">Gaétan Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 412 (30), pp.3881-3905. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.02.024⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 412 (1-2), pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980377v1</w:t>
+                <w:t xml:space="preserve">hal-00469841v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four states are enough!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulking II: Classifications of cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Richard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Theyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 412 (1-2), pp.22-32. </w:t>
+              <w:t xml:space="preserve">, 2011, 412 (30), pp.3881-3905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469841v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulking I: an Abstract Theory of Bulking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,222 +1416,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-Parallel Algorithms for Freezing Totalistic Asynchronous Cellular Automata</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Aperiodic Reversible Turing Machines (invited talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Cellular Automata for Research and Industry (ACRI 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99813-8_37⟩</w:t>
+              <w:t xml:space="preserve">Reversible Computation 10th International Conference (RC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leicester, United Kingdom. pp.61-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99498-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985010v1</w:t>
+                <w:t xml:space="preserve">hal-01984995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Aperiodic Reversible Turing Machines (invited talk)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast-Parallel Algorithms for Freezing Totalistic Asynchronous Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Montealegre-Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reversible Computation 10th International Conference (RC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leicester, United Kingdom. pp.61-64, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Cellular Automata for Research and Industry (ACRI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Como, Italy. pp.406-415, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99498-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99813-8_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984995v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality in Freezing Cellular Automata</w:t>
               </w:r>
@@ -3399,51 +3399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92910-9_6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Torres-Avil&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Gajardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad0355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266916v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.5734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Torres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.10.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.02.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469841v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.08.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Choffrut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Karhum&#228;ki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00434-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delacourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97548-6_7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre-Barba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99813-8_37" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99498-7_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94418-0_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58631-1_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01436460v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58741-7_23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48057-1_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gloannec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09698-8_20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Gajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36315-3_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30870-3_47" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21341-0_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L27X74TV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Givors" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lafitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36494-3_55" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TZJXSLH6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45465-9_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6XVXVBGM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44669-9_41" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XFK30TVP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92910-9_6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Torres-Avil&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Gajardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad0355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266916v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.5734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Torres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.10.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469841v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.08.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazoyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.02.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Choffrut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Karhum&#228;ki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00434-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delacourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97548-6_7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99498-7_4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre-Barba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99813-8_37" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94418-0_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58631-1_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01436460v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58741-7_23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48057-1_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gloannec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09698-8_20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Gajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36315-3_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30870-3_47" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21341-0_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L27X74TV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Givors" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lafitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36494-3_55" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TZJXSLH6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45465-9_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6XVXVBGM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44669-9_41" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XFK30TVP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>