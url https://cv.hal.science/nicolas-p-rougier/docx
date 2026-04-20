--- v0 (2026-03-20)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas P. Rougier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-p-rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6972-589X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135648459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical computational model of theta generation in hippocampal circuits to study theta-gamma oscillations during neurostimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vardalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien B Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 12, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.87356.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent space exploration and functionalization of a gated working memory model using conceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-020-09797-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Self Organizing Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Machine Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive value of probability distortion and risk-seeking in macaques' decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376 (1819), pp.20190668. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction from the learning of sequences in a long short term memory (LSTM) architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2021.107657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] A Reservoir Computing Model of Reward-Modulated Motor Learning and Automaticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (11), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5718075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Interactive Scientific Visualization With Datoviz via the Vulkan Low-Level GPU API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2021.3078345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational benefits of structural plasticity, illustrated in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 132, pp.1183-1196. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : entre science et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : entre science et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of distinct pathological signatures induced by patient-derived α-synuclein structures in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dovero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Arotcarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine M. J. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (20), pp.eaaz9165. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz9165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of distinct pathological signatures induced by patient-derived -synuclein structures in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dovero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Arotcarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (20), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz9165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New journal for reproduction and replication results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581 (7806), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-01328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a neural field self-organizing map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13408-020-00097-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge to test reproducibility of old computer code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7780), pp.634. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-03296-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction effects between consumer information and firms' decision rules in a duopoly: how cognitive features can impact market dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-019-0241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi votre chat est nul aux échecs et pourtant plus intelligent qu’une IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination over a unique medium of exchange under information scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model of Gated Working Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.153-181. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Natural History of Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code review poses extra challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 556 (7701), pp.309. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-018-04628-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Density-Driven Method for the Placement of Biological Cells Over Two-Dimensional Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2018.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Dual Competition between the Basal Ganglia and the Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.ENEURO.0339--17.2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-run, Repeat, Reproduce, Reuse, Replicate: Transforming Code into Scientific Contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien C. Y. Benureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2017.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Weighted Voronoi Stippling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.802285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is computational reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CIS Newsletter on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why you’ll never be able to upload your brain to the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CIS Newsletter on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon soul: The vain dream of electronic immortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globus Pallidus Pars Interna in Goal-Oriented and Routine Behaviors: Resolving a Long-Standing Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Goillandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.26542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Interaction between cognitive and motor cortico-basal ganglia loops during decision making: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.27944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious computational model of visual target position encoding in the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (4-5), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-015-0660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2015.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit in silico : pourquoi l’idée de télécharger son cerveau n’a pas de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit in silico : les vains espoirs de l’immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of receptive fields in a computational model of area 3b of primary sensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.26. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Simple Rules for Better Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Droettboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Bourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.7. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation scientifique avec Matplotlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linux Mag Hors Série, 73, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antialiased 2D Grid, Marker, and Arrow Shaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Quality 2D Text Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.50-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et bibliothèques de visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (8), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la modélisation du cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shader-Based Antialiased Dashed Stroked Polylines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANA: Distributed (asynchronous) Numerical and Adaptive modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network: Computation in Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp.237-253. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/0954898X.2012.721573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Field Model of the Somatosensory Cortex: Formation, Maintenance and Reorganization of Ordered Topographic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-010-9083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Self-Organising Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (11), pp.1840-1847. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2010.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00495827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous and Asynchronous Evaluation of Dynamic Neural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, In press, In press (In press), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236190903051575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00403107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity spread and breathers induced by finite transmission speeds in two-dimensional neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.R055701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit and Explicit Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (2), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2009.01.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From physiological principles to computational models of the cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Neuro-Computation: From Sensorimotor Integration to Computational Frameworks, 101 (1-3), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Neural Field with Local Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (3), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-005-0034-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Attention within a Neural Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Cortex and Flexible Cognitive Control: Rules Without Symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Noelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd S. Braver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall C. O'Reilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (20), pp.7338-7343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Representations Through Interactions of a Robot with the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gated Prefrontal Cortex Model of Dynamic Task Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall C. O'Reilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Text (rendering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39C3 2025 - 39th Chaos Communication Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaos Computer Club, Dec 2025, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the synfire chain and ring attractor model for timing in the premotor nucleus in male Zebra Finches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - The 31 European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges/ Hybrid, Belgium. pp.647-652, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor dynamics drive flexible timing in birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2023 - 32nd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create Efficient and Complex Reservoir Computing Architectures with ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - FROM ANIMALS TO ANIMATS 16: The 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Hybrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concrete to abstract rules : A computational sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BI 22 - The 15th International Conference on Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual pathway architecture underlying vocal learning in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2022- International Conference on Development &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.04.02.486814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the contributions of episodic and working memories in increasingly complex decision tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lampe interactive ? Automatisation d'un comportement autonome interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6059093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience C: A Journal for Reproducible Replications in Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRPR 2018 - 2nd International Workshop on Reproducible Research in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Pékin, China. pp.150-156, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23987-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptors to Transfer Between Long-Term and Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning (ICANN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.19-23, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We Redo Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein Conference - PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Typography Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behdad Esfahbod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning Self-Organizing Maps for Cellular Hardware Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHS 2018 - 12th NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Edinburgh, United Kingdom. pp.272-279, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AHS.2018.8541465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic hardware as a self-organizing computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI 2018 - IEEE World Congress on Computational Intelligence, Workshop NHPU : Neuromorphic Hardware In Practice and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2018 - Workshop on reproducibility in machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habits That Contradict Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien C y Benureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open science, transparence et évaluation. Perspectives et enjeux pour les chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST Bordeaux, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of scaling up : a computational account on action selection in basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2017 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise as a symmetry breaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM 2017 - Seventh International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivated Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Self-Organizing Maps and Learning Vector Quantization, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of scaling up : a computational account on action selection in basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference on Cognitive Science (ACCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gandhinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of reward based decision making a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic for two actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT8 Robotique &amp; Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour d’expéRiences sur la Recherche Reproductible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Konrad HINSEN, Andrew DAVISON, Christophe POUZAT, Dec 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: a computational model mixing reinforcement and Hebbian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-disciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed, Asynchronous, Numerical and Adaptive computing: from neurons to behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioComp workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BioComp, Oct 2015, Saint Paul de Vence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisPy: Harnessing The GPU For Fast, High-Level Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Campagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almar Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Python in Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical plasticity: a neural field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaching Cognition from the Computational Neuroscience perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle des corps dans la cognition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Plasticity: A Computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop of the Computational Neuroscience Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISPY, A Modern and Interactive Scientific Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Campagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almar Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscipy 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Brusells, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational view of area 3b of primary somatosensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basic model of saccades encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NeuroComp/KEOpS'12 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Dynamic Neural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Neurodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Niseko village, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANA, Distributed (Asynchronous) Numerical & Adaptive computing framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European meeting on Python in Science - EuroScipy 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades generation : from the visual input to the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation ICNC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Computational Neuroscience to Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cellular Automata- AUTOMATA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Jun 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Evaluation as an Efficient and Natural Way to Compute Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rethymno, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top-down attentional system scanning multiple targets with saccades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Computational Cognitive Neuroscience to Computer Vision : CCNCV 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention and Continuous Attractor Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuous Attractor Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Edinburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'occlusion dans l'attention visuelle spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z'Hor Ramdane-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence francophone NEUROsciences COMPutationnelles - NeuroComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Spatial Memory Anticipation during Visual Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rome/Italie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Neural Dynamics to Switch Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks - IJCNN'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing connectivity by using cortical modular bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal Auto-Associative Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, United States, Washington D.C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cerebral framework for integrating biologically plausible mechanisms in large connectionist models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Pasadena, USA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Hippocampal-Cortical Interaction Using a Synaptic Triad Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature of Hippocampal-Cortical Interaction: Theoretical and Experimental Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal mechanisms for sequence learning in behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Joint Conference on Artificial Intelligence, Workshop : Neural, Symbolic, and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stockholm, Sweden, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires déclarative et procédurale pour la navigation autonome d'un animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle Située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Arcady Meyer et Alexis Drogoul, 1999, none, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge Transfer Between Models of Hippocampus and Associative Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, D. C., 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de l'intégration d'un modèle d'hippocampe dans une approche corticale de la sélection de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biophysically Realistic Computational Model of Hippocampal Electrical Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Andriantsoamberomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien B Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2025 - 34th Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attractor Model of the Temporal Dynamics of the Songbird's Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2023 - 32nd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid computational model of the hippocampal formation to replicate theta-nested gamma oscillations and theta phase reset during neurostimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vardalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Andriantsoamberomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dynamics in an Attractor Model of the Songbird’s Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSYNE 2022 - Computational and Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir sans interpréter Apport d'une IA pour autonomiser un objet robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2020 - Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Implicit Learning : Extracting Implicit Rules from Sequences using LSTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiML 2019 - 14th Women in Machine Learning Workshop at NeurIPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third workshop on advanced methods in theoretical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's the teacher? Who's the pupil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Biology of Decision Making (SBDM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting reward based decision making : a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Cognition, Brain and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Gandhinagar, India. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: A computational model mixing reinforcement learning and Hebbian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-disciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: The implicit supervision of the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Biology of Decision Making (SBDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: The implicit supervision of Basal Ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Featured Regional Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glumpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScipy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long journey into reproducible computational neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Biology of Decision Making (SBDM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational view of area 3b of primary somatosensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P333, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making: who’s in charge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lex Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdaWeek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. , pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic for two actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT8 Robotiques et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Visualization: Python + Matplotlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas P. Rougier. , 2021, 978‐2‐9579901‐0‐8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche reproductible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144142v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Python to Numpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2016, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.218740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scipy Lecture Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Vahtras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.31736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermondes #01 Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-36183-749-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Olive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation Python avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, 9782100815982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation scheme of one-and two-dimensional neural fields involving space-dependent delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Beim Graben and S. Coombes and R. Potthast and J.J. Wright. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Field Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Target Selection Emerges from a Bio-inspired Network Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kacprzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed computational model of spatial memory anticipation during a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.V. Butz and others. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Brains to Individual and Social Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNAI 4520, Springer-Verlag Berlin Heidelberg, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed model of spatial visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Wermter, G. Palm and M. Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.54-72, 2005, Lecture Notes in Computer Science, 3-540-27440-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biologically Inspired Temporal Mechanisms into a Cortical Framework for Sequence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural, Symbolic and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 28 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle n'aura pas lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpy tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.28817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of text editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Simple Rules for Scientific Fraud & Misconduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Role of Striatum in Stochastic Multi Context Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyasachi Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Srinivasa Chakravarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic, two actors: evidence for covert learning in the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la notion de méta-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme connexionniste pour l'anticipation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mémoires pour la navigation autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Henri Poincaré - Nancy 1, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN10122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements biologiques pour le calcul distribué, numérique et adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nancy II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00596740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matplotlib tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Matplotlib tutorial, http://www.loria.fr/~rougier/teaching/matplotlib/matplotlib.html, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00907344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C++ Crash Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. C++ Crash course, http://www.loria.fr/~rougier/teaching/c++-crash-course/index.html, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00907297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin- Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi votre chat est nul aux échecs et pourtant plus intelligent qu’une IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas P. Rougier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-p-rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6972-589X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135648459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.514. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical computational model of theta generation in hippocampal circuits to study theta-gamma oscillations during neurostimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vardalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien B Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 12, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.87356.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent space exploration and functionalization of a gated working memory model using conceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-020-09797-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Self Organizing Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Machine Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive value of probability distortion and risk-seeking in macaques' decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376 (1819), pp.20190668. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction from the learning of sequences in a long short term memory (LSTM) architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2021.107657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] A Reservoir Computing Model of Reward-Modulated Motor Learning and Automaticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (11), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5718075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Interactive Scientific Visualization With Datoviz via the Vulkan Low-Level GPU API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2021.3078345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational benefits of structural plasticity, illustrated in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 132, pp.1183-1196. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : entre science et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : entre science et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of distinct pathological signatures induced by patient-derived α-synuclein structures in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dovero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Arotcarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine M. J. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (20), pp.eaaz9165. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz9165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of distinct pathological signatures induced by patient-derived -synuclein structures in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dovero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Arotcarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (20), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz9165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New journal for reproduction and replication results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581 (7806), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-01328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a neural field self-organizing map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13408-020-00097-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge to test reproducibility of old computer code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7780), pp.634. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-03296-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction effects between consumer information and firms' decision rules in a duopoly: how cognitive features can impact market dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-019-0241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi votre chat est nul aux échecs et pourtant plus intelligent qu’une IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination over a unique medium of exchange under information scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model of Gated Working Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.153-181. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Natural History of Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Dual Competition between the Basal Ganglia and the Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.ENEURO.0339--17.2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Density-Driven Method for the Placement of Biological Cells Over Two-Dimensional Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2018.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code review poses extra challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 556 (7701), pp.309. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-018-04628-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-run, Repeat, Reproduce, Reuse, Replicate: Transforming Code into Scientific Contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien C. Y. Benureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2017.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Weighted Voronoi Stippling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.802285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is computational reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CIS Newsletter on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why you’ll never be able to upload your brain to the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CIS Newsletter on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon soul: The vain dream of electronic immortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globus Pallidus Pars Interna in Goal-Oriented and Routine Behaviors: Resolving a Long-Standing Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Goillandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.26542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Interaction between cognitive and motor cortico-basal ganglia loops during decision making: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.27944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious computational model of visual target position encoding in the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (4-5), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-015-0660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2015.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit in silico : pourquoi l’idée de télécharger son cerveau n’a pas de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit in silico : les vains espoirs de l’immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of receptive fields in a computational model of area 3b of primary sensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.26. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation scientifique avec Matplotlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linux Mag Hors Série, 73, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Simple Rules for Better Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Droettboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Bourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.7. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antialiased 2D Grid, Marker, and Arrow Shaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la modélisation du cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Quality 2D Text Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.50-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et bibliothèques de visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (8), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shader-Based Antialiased Dashed Stroked Polylines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANA: Distributed (asynchronous) Numerical and Adaptive modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network: Computation in Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp.237-253. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/0954898X.2012.721573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Field Model of the Somatosensory Cortex: Formation, Maintenance and Reorganization of Ordered Topographic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-010-9083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Self-Organising Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (11), pp.1840-1847. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2010.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00495827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous and Asynchronous Evaluation of Dynamic Neural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, In press, In press (In press), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236190903051575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00403107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity spread and breathers induced by finite transmission speeds in two-dimensional neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.R055701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit and Explicit Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (2), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2009.01.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From physiological principles to computational models of the cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Neuro-Computation: From Sensorimotor Integration to Computational Frameworks, 101 (1-3), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Neural Field with Local Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (3), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-005-0034-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Attention within a Neural Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Cortex and Flexible Cognitive Control: Rules Without Symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Noelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd S. Braver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall C. O'Reilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (20), pp.7338-7343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Representations Through Interactions of a Robot with the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gated Prefrontal Cortex Model of Dynamic Task Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall C. O'Reilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Text (rendering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39C3 2025 - 39th Chaos Communication Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaos Computer Club, Dec 2025, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the synfire chain and ring attractor model for timing in the premotor nucleus in male Zebra Finches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - The 31 European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges/ Hybrid, Belgium. pp.647-652, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor dynamics drive flexible timing in birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2023 - 32nd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create Efficient and Complex Reservoir Computing Architectures with ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - FROM ANIMALS TO ANIMATS 16: The 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Hybrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concrete to abstract rules : A computational sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BI 22 - The 15th International Conference on Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual pathway architecture underlying vocal learning in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2022- International Conference on Development &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.04.02.486814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the contributions of episodic and working memories in increasingly complex decision tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lampe interactive ? Automatisation d'un comportement autonome interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6059093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience C: A Journal for Reproducible Replications in Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRPR 2018 - 2nd International Workshop on Reproducible Research in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Pékin, China. pp.150-156, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23987-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptors to Transfer Between Long-Term and Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning (ICANN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.19-23, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We Redo Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein Conference - PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Typography Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behdad Esfahbod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning Self-Organizing Maps for Cellular Hardware Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHS 2018 - 12th NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Edinburgh, United Kingdom. pp.272-279, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AHS.2018.8541465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic hardware as a self-organizing computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI 2018 - IEEE World Congress on Computational Intelligence, Workshop NHPU : Neuromorphic Hardware In Practice and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2018 - Workshop on reproducibility in machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habits That Contradict Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien C y Benureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of scaling up : a computational account on action selection in basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2017 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open science, transparence et évaluation. Perspectives et enjeux pour les chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST Bordeaux, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise as a symmetry breaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM 2017 - Seventh International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivated Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Self-Organizing Maps and Learning Vector Quantization, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of scaling up : a computational account on action selection in basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference on Cognitive Science (ACCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gandhinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of reward based decision making a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic for two actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT8 Robotique &amp; Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour d’expéRiences sur la Recherche Reproductible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Konrad HINSEN, Andrew DAVISON, Christophe POUZAT, Dec 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: a computational model mixing reinforcement and Hebbian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-disciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed, Asynchronous, Numerical and Adaptive computing: from neurons to behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioComp workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BioComp, Oct 2015, Saint Paul de Vence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisPy: Harnessing The GPU For Fast, High-Level Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Campagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almar Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Python in Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical plasticity: a neural field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaching Cognition from the Computational Neuroscience perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle des corps dans la cognition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Plasticity: A Computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop of the Computational Neuroscience Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISPY, A Modern and Interactive Scientific Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Campagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almar Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscipy 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Brusells, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational view of area 3b of primary somatosensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basic model of saccades encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NeuroComp/KEOpS'12 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Dynamic Neural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Neurodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Niseko village, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANA, Distributed (Asynchronous) Numerical & Adaptive computing framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European meeting on Python in Science - EuroScipy 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades generation : from the visual input to the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation ICNC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Computational Neuroscience to Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cellular Automata- AUTOMATA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Jun 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Evaluation as an Efficient and Natural Way to Compute Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rethymno, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top-down attentional system scanning multiple targets with saccades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Computational Cognitive Neuroscience to Computer Vision : CCNCV 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention and Continuous Attractor Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuous Attractor Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Edinburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Spatial Memory Anticipation during Visual Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rome/Italie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'occlusion dans l'attention visuelle spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z'Hor Ramdane-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence francophone NEUROsciences COMPutationnelles - NeuroComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Neural Dynamics to Switch Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks - IJCNN'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing connectivity by using cortical modular bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal Auto-Associative Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, United States, Washington D.C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cerebral framework for integrating biologically plausible mechanisms in large connectionist models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Pasadena, USA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Hippocampal-Cortical Interaction Using a Synaptic Triad Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature of Hippocampal-Cortical Interaction: Theoretical and Experimental Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal mechanisms for sequence learning in behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Joint Conference on Artificial Intelligence, Workshop : Neural, Symbolic, and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stockholm, Sweden, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires déclarative et procédurale pour la navigation autonome d'un animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle Située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Arcady Meyer et Alexis Drogoul, 1999, none, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge Transfer Between Models of Hippocampus and Associative Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, D. C., 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de l'intégration d'un modèle d'hippocampe dans une approche corticale de la sélection de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biophysically Realistic Computational Model of Hippocampal Electrical Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Andriantsoamberomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien B Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2025 - 34th Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attractor Model of the Temporal Dynamics of the Songbird's Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2023 - 32nd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid computational model of the hippocampal formation to replicate theta-nested gamma oscillations and theta phase reset during neurostimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vardalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Andriantsoamberomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dynamics in an Attractor Model of the Songbird’s Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSYNE 2022 - Computational and Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir sans interpréter Apport d'une IA pour autonomiser un objet robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2020 - Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Implicit Learning : Extracting Implicit Rules from Sequences using LSTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiML 2019 - 14th Women in Machine Learning Workshop at NeurIPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third workshop on advanced methods in theoretical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's the teacher? Who's the pupil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Biology of Decision Making (SBDM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting reward based decision making : a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Cognition, Brain and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Gandhinagar, India. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: The implicit supervision of the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Biology of Decision Making (SBDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: A computational model mixing reinforcement learning and Hebbian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-disciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: The implicit supervision of Basal Ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Featured Regional Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glumpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScipy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long journey into reproducible computational neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Biology of Decision Making (SBDM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational view of area 3b of primary somatosensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P333, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making: who’s in charge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lex Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdaWeek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. , pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic for two actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT8 Robotiques et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Visualization: Python + Matplotlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas P. Rougier. , 2021, 978‐2‐9579901‐0‐8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche reproductible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144142v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Python to Numpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2016, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.218740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scipy Lecture Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Vahtras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.31736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermondes #01 Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-36183-749-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Olive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation Python avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, 9782100815982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation scheme of one-and two-dimensional neural fields involving space-dependent delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Beim Graben and S. Coombes and R. Potthast and J.J. Wright. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Field Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Target Selection Emerges from a Bio-inspired Network Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kacprzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed computational model of spatial memory anticipation during a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.V. Butz and others. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Brains to Individual and Social Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNAI 4520, Springer-Verlag Berlin Heidelberg, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed model of spatial visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Wermter, G. Palm and M. Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.54-72, 2005, Lecture Notes in Computer Science, 3-540-27440-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biologically Inspired Temporal Mechanisms into a Cortical Framework for Sequence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural, Symbolic and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 28 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle n'aura pas lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpy tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.28817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of text editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Simple Rules for Scientific Fraud & Misconduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Role of Striatum in Stochastic Multi Context Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyasachi Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Srinivasa Chakravarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic, two actors: evidence for covert learning in the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la notion de méta-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme connexionniste pour l'anticipation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mémoires pour la navigation autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Henri Poincaré - Nancy 1, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN10122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements biologiques pour le calcul distribué, numérique et adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nancy II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00596740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matplotlib tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Matplotlib tutorial, http://www.loria.fr/~rougier/teaching/matplotlib/matplotlib.html, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00907344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C++ Crash Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. C++ Crash course, http://www.loria.fr/~rougier/teaching/c++-crash-course/index.html, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00907297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin- Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi votre chat est nul aux échecs et pourtant plus intelligent qu’une IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67FA566A"/>
+    <w:nsid w:val="6CD678DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-p-rougier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6972-589X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135648459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383365v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vardalakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B Wagner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87356.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494493v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09797-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Upegui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005035v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nioche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deffains" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remya Sankar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5718075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rossant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2021.3078345" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.10.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611441v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdenx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arotcarena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M. J. Camus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz9165" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdenx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nioche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dovero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Arotcarena" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02564844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roesch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-01328-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-020-00097-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-03296-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-019-0241-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02322085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2018.08.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-04628-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617732v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Topalidou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kase" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577578v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C. Y. Benureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2017.00069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.802285" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Orignac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26542" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.27944" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0660-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00076" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Droettboom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Bourne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003833" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821839v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.721573" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Detorakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9083-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2010.06.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236190903051575" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.01.00" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166536v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-005-0034-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Noelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd S. Braver" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall C. O'Reilly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05430837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fjola Hyseni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-120" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03761440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.02.486814" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465820v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534315" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03597281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059093" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02199854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behdad Esfahbod" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826263v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vannel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541465" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790776v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489262" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C y Benureau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Rougier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Teja Nallapu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354041v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237835v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252744v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213784v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208191v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Campagnola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Klein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908566v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536385v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506397v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536408v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105645v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z'Hor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100480v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099395v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099356v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098756v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107691v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Andriantsoamberomanga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444204v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Gupta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443688v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090648v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842311v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422210v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.218740" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Vahtras" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Haenel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scipy-lectures.org/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.31736" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452067v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03242055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872132v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107857v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185876v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.28817" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184805v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562601v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Timmer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Shivkumar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Srinivasa Chakravarthy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337332v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109483v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268027v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000245v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746477v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10122" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00596740v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00907344v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00907297v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554803v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin- Coulaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-p-rougier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6972-589X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135648459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383365v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vardalakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B Wagner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87356.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494493v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09797-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Upegui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005035v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nioche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deffains" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remya Sankar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5718075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rossant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2021.3078345" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.10.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611441v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdenx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arotcarena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M. J. Camus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz9165" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdenx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nioche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dovero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Arotcarena" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02564844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roesch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-01328-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-020-00097-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-03296-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-019-0241-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02322085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2018.08.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Topalidou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kase" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617732v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-04628-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577578v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C. Y. Benureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2017.00069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.802285" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Orignac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26542" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.27944" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0660-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00076" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Droettboom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Bourne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003833" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821839v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.721573" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Detorakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9083-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2010.06.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236190903051575" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.01.00" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166536v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-005-0034-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Noelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd S. Braver" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall C. O'Reilly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05430837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fjola Hyseni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-120" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03761440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.02.486814" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465820v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534315" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03597281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059093" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02199854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behdad Esfahbod" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826263v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vannel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541465" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790776v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489262" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C y Benureau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Rougier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Teja Nallapu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354041v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237835v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252744v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213784v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208191v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Campagnola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Klein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908566v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536385v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506397v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536408v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105645v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104673v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105543v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z'Hor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100480v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099395v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099356v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098756v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107691v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Andriantsoamberomanga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444204v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Gupta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443688v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156477v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156484v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090648v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842311v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422210v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.218740" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Vahtras" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Haenel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scipy-lectures.org/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.31736" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452067v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03242055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872132v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107857v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185876v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.28817" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184805v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562601v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Timmer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Shivkumar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Srinivasa Chakravarthy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337332v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109483v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268027v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000245v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746477v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10122" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00596740v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00907344v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00907297v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554803v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin- Coulaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>