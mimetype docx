--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas P. Rougier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-p-rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6972-589X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135648459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.514. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical computational model of theta generation in hippocampal circuits to study theta-gamma oscillations during neurostimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vardalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien B Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 12, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.87356.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent space exploration and functionalization of a gated working memory model using conceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-020-09797-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Self Organizing Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Machine Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive value of probability distortion and risk-seeking in macaques' decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376 (1819), pp.20190668. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction from the learning of sequences in a long short term memory (LSTM) architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2021.107657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] A Reservoir Computing Model of Reward-Modulated Motor Learning and Automaticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (11), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5718075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Interactive Scientific Visualization With Datoviz via the Vulkan Low-Level GPU API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2021.3078345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational benefits of structural plasticity, illustrated in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 132, pp.1183-1196. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : entre science et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : entre science et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of distinct pathological signatures induced by patient-derived α-synuclein structures in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dovero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Arotcarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine M. J. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (20), pp.eaaz9165. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz9165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of distinct pathological signatures induced by patient-derived -synuclein structures in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dovero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Arotcarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (20), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz9165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New journal for reproduction and replication results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581 (7806), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-01328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a neural field self-organizing map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13408-020-00097-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge to test reproducibility of old computer code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7780), pp.634. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-03296-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction effects between consumer information and firms' decision rules in a duopoly: how cognitive features can impact market dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-019-0241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi votre chat est nul aux échecs et pourtant plus intelligent qu’une IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination over a unique medium of exchange under information scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model of Gated Working Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.153-181. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Natural History of Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Dual Competition between the Basal Ganglia and the Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.ENEURO.0339--17.2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Density-Driven Method for the Placement of Biological Cells Over Two-Dimensional Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2018.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code review poses extra challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 556 (7701), pp.309. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-018-04628-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-run, Repeat, Reproduce, Reuse, Replicate: Transforming Code into Scientific Contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien C. Y. Benureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2017.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Weighted Voronoi Stippling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.802285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is computational reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CIS Newsletter on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why you’ll never be able to upload your brain to the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CIS Newsletter on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon soul: The vain dream of electronic immortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globus Pallidus Pars Interna in Goal-Oriented and Routine Behaviors: Resolving a Long-Standing Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Goillandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.26542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Interaction between cognitive and motor cortico-basal ganglia loops during decision making: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.27944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious computational model of visual target position encoding in the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (4-5), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-015-0660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2015.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit in silico : pourquoi l’idée de télécharger son cerveau n’a pas de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit in silico : les vains espoirs de l’immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of receptive fields in a computational model of area 3b of primary sensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.26. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation scientifique avec Matplotlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linux Mag Hors Série, 73, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Simple Rules for Better Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Droettboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Bourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.7. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antialiased 2D Grid, Marker, and Arrow Shaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la modélisation du cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Quality 2D Text Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.50-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et bibliothèques de visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (8), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shader-Based Antialiased Dashed Stroked Polylines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANA: Distributed (asynchronous) Numerical and Adaptive modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network: Computation in Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp.237-253. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/0954898X.2012.721573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Field Model of the Somatosensory Cortex: Formation, Maintenance and Reorganization of Ordered Topographic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-010-9083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Self-Organising Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (11), pp.1840-1847. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2010.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00495827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous and Asynchronous Evaluation of Dynamic Neural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, In press, In press (In press), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236190903051575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00403107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity spread and breathers induced by finite transmission speeds in two-dimensional neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.R055701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit and Explicit Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (2), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2009.01.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From physiological principles to computational models of the cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Neuro-Computation: From Sensorimotor Integration to Computational Frameworks, 101 (1-3), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Neural Field with Local Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (3), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-005-0034-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Attention within a Neural Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Cortex and Flexible Cognitive Control: Rules Without Symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Noelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd S. Braver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall C. O'Reilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (20), pp.7338-7343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Representations Through Interactions of a Robot with the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gated Prefrontal Cortex Model of Dynamic Task Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall C. O'Reilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Text (rendering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39C3 2025 - 39th Chaos Communication Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaos Computer Club, Dec 2025, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the synfire chain and ring attractor model for timing in the premotor nucleus in male Zebra Finches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - The 31 European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges/ Hybrid, Belgium. pp.647-652, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor dynamics drive flexible timing in birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2023 - 32nd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create Efficient and Complex Reservoir Computing Architectures with ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - FROM ANIMALS TO ANIMATS 16: The 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Hybrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concrete to abstract rules : A computational sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BI 22 - The 15th International Conference on Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual pathway architecture underlying vocal learning in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2022- International Conference on Development &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.04.02.486814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the contributions of episodic and working memories in increasingly complex decision tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lampe interactive ? Automatisation d'un comportement autonome interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6059093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience C: A Journal for Reproducible Replications in Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRPR 2018 - 2nd International Workshop on Reproducible Research in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Pékin, China. pp.150-156, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23987-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptors to Transfer Between Long-Term and Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning (ICANN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.19-23, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We Redo Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein Conference - PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Typography Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behdad Esfahbod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning Self-Organizing Maps for Cellular Hardware Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHS 2018 - 12th NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Edinburgh, United Kingdom. pp.272-279, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AHS.2018.8541465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic hardware as a self-organizing computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI 2018 - IEEE World Congress on Computational Intelligence, Workshop NHPU : Neuromorphic Hardware In Practice and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2018 - Workshop on reproducibility in machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habits That Contradict Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien C y Benureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of scaling up : a computational account on action selection in basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2017 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open science, transparence et évaluation. Perspectives et enjeux pour les chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST Bordeaux, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise as a symmetry breaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM 2017 - Seventh International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivated Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Self-Organizing Maps and Learning Vector Quantization, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of scaling up : a computational account on action selection in basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference on Cognitive Science (ACCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gandhinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of reward based decision making a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic for two actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT8 Robotique &amp; Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour d’expéRiences sur la Recherche Reproductible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Konrad HINSEN, Andrew DAVISON, Christophe POUZAT, Dec 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: a computational model mixing reinforcement and Hebbian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-disciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed, Asynchronous, Numerical and Adaptive computing: from neurons to behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioComp workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BioComp, Oct 2015, Saint Paul de Vence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisPy: Harnessing The GPU For Fast, High-Level Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Campagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almar Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Python in Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical plasticity: a neural field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaching Cognition from the Computational Neuroscience perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle des corps dans la cognition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Plasticity: A Computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop of the Computational Neuroscience Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISPY, A Modern and Interactive Scientific Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Campagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almar Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscipy 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Brusells, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational view of area 3b of primary somatosensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basic model of saccades encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NeuroComp/KEOpS'12 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Dynamic Neural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Neurodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Niseko village, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANA, Distributed (Asynchronous) Numerical & Adaptive computing framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European meeting on Python in Science - EuroScipy 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades generation : from the visual input to the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation ICNC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Computational Neuroscience to Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cellular Automata- AUTOMATA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Jun 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Evaluation as an Efficient and Natural Way to Compute Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rethymno, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top-down attentional system scanning multiple targets with saccades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Computational Cognitive Neuroscience to Computer Vision : CCNCV 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention and Continuous Attractor Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuous Attractor Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Edinburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Spatial Memory Anticipation during Visual Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rome/Italie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'occlusion dans l'attention visuelle spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z'Hor Ramdane-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence francophone NEUROsciences COMPutationnelles - NeuroComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Neural Dynamics to Switch Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks - IJCNN'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing connectivity by using cortical modular bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal Auto-Associative Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, United States, Washington D.C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cerebral framework for integrating biologically plausible mechanisms in large connectionist models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Pasadena, USA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Hippocampal-Cortical Interaction Using a Synaptic Triad Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature of Hippocampal-Cortical Interaction: Theoretical and Experimental Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal mechanisms for sequence learning in behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Joint Conference on Artificial Intelligence, Workshop : Neural, Symbolic, and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stockholm, Sweden, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires déclarative et procédurale pour la navigation autonome d'un animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle Située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Arcady Meyer et Alexis Drogoul, 1999, none, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge Transfer Between Models of Hippocampus and Associative Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, D. C., 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de l'intégration d'un modèle d'hippocampe dans une approche corticale de la sélection de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biophysically Realistic Computational Model of Hippocampal Electrical Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Andriantsoamberomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien B Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2025 - 34th Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attractor Model of the Temporal Dynamics of the Songbird's Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2023 - 32nd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid computational model of the hippocampal formation to replicate theta-nested gamma oscillations and theta phase reset during neurostimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vardalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Andriantsoamberomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dynamics in an Attractor Model of the Songbird’s Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSYNE 2022 - Computational and Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir sans interpréter Apport d'une IA pour autonomiser un objet robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2020 - Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Implicit Learning : Extracting Implicit Rules from Sequences using LSTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiML 2019 - 14th Women in Machine Learning Workshop at NeurIPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third workshop on advanced methods in theoretical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's the teacher? Who's the pupil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Biology of Decision Making (SBDM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting reward based decision making : a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Cognition, Brain and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Gandhinagar, India. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: The implicit supervision of the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Biology of Decision Making (SBDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: A computational model mixing reinforcement learning and Hebbian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-disciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: The implicit supervision of Basal Ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Featured Regional Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glumpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScipy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long journey into reproducible computational neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Biology of Decision Making (SBDM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational view of area 3b of primary somatosensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P333, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making: who’s in charge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lex Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdaWeek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. , pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic for two actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT8 Robotiques et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Visualization: Python + Matplotlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas P. Rougier. , 2021, 978‐2‐9579901‐0‐8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche reproductible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144142v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Python to Numpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2016, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.218740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scipy Lecture Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Vahtras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.31736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermondes #01 Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-36183-749-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Olive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation Python avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, 9782100815982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation scheme of one-and two-dimensional neural fields involving space-dependent delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Beim Graben and S. Coombes and R. Potthast and J.J. Wright. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Field Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Target Selection Emerges from a Bio-inspired Network Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kacprzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed computational model of spatial memory anticipation during a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.V. Butz and others. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Brains to Individual and Social Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNAI 4520, Springer-Verlag Berlin Heidelberg, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed model of spatial visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Wermter, G. Palm and M. Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.54-72, 2005, Lecture Notes in Computer Science, 3-540-27440-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biologically Inspired Temporal Mechanisms into a Cortical Framework for Sequence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural, Symbolic and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 28 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle n'aura pas lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpy tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.28817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of text editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Simple Rules for Scientific Fraud & Misconduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Role of Striatum in Stochastic Multi Context Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyasachi Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Srinivasa Chakravarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic, two actors: evidence for covert learning in the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la notion de méta-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme connexionniste pour l'anticipation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mémoires pour la navigation autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Henri Poincaré - Nancy 1, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN10122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements biologiques pour le calcul distribué, numérique et adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nancy II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00596740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matplotlib tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Matplotlib tutorial, http://www.loria.fr/~rougier/teaching/matplotlib/matplotlib.html, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00907344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C++ Crash Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. C++ Crash course, http://www.loria.fr/~rougier/teaching/c++-crash-course/index.html, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00907297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin- Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi votre chat est nul aux échecs et pourtant plus intelligent qu’une IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas P. Rougier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-p-rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6972-589X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135648459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.514. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical computational model of theta generation in hippocampal circuits to study theta-gamma oscillations during neurostimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vardalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien B Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 12, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.87356.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent space exploration and functionalization of a gated working memory model using conceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-020-09797-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Self Organizing Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Machine Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive value of probability distortion and risk-seeking in macaques' decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376 (1819), pp.20190668. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction from the learning of sequences in a long short term memory (LSTM) architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2021.107657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] A Reservoir Computing Model of Reward-Modulated Motor Learning and Automaticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (11), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5718075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Interactive Scientific Visualization With Datoviz via the Vulkan Low-Level GPU API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2021.3078345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational benefits of structural plasticity, illustrated in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 132, pp.1183-1196. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of distinct pathological signatures induced by patient-derived α-synuclein structures in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dovero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Arotcarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine M. J. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (20), pp.eaaz9165. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz9165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : entre science et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : entre science et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of distinct pathological signatures induced by patient-derived -synuclein structures in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dovero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Arotcarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (20), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz9165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New journal for reproduction and replication results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581 (7806), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-01328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a neural field self-organizing map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13408-020-00097-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination over a unique medium of exchange under information scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge to test reproducibility of old computer code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7780), pp.634. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-03296-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi votre chat est nul aux échecs et pourtant plus intelligent qu’une IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction effects between consumer information and firms' decision rules in a duopoly: how cognitive features can impact market dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-019-0241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model of Gated Working Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.153-181. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code review poses extra challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 556 (7701), pp.309. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-018-04628-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Density-Driven Method for the Placement of Biological Cells Over Two-Dimensional Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2018.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Dual Competition between the Basal Ganglia and the Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.ENEURO.0339--17.2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Natural History of Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-run, Repeat, Reproduce, Reuse, Replicate: Transforming Code into Scientific Contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien C. Y. Benureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2017.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Weighted Voronoi Stippling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.802285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is computational reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CIS Newsletter on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why you’ll never be able to upload your brain to the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CIS Newsletter on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon soul: The vain dream of electronic immortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globus Pallidus Pars Interna in Goal-Oriented and Routine Behaviors: Resolving a Long-Standing Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Goillandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.26542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Interaction between cognitive and motor cortico-basal ganglia loops during decision making: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.27944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious computational model of visual target position encoding in the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (4-5), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-015-0660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2015.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit in silico : pourquoi l’idée de télécharger son cerveau n’a pas de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit in silico : les vains espoirs de l’immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of receptive fields in a computational model of area 3b of primary sensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Is Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.26. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation scientifique avec Matplotlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linux Mag Hors Série, 73, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Simple Rules for Better Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Droettboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Bourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.7. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antialiased 2D Grid, Marker, and Arrow Shaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Quality 2D Text Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.50-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et bibliothèques de visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (8), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la modélisation du cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shader-Based Antialiased Dashed Stroked Polylines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANA: Distributed (asynchronous) Numerical and Adaptive modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network: Computation in Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp.237-253. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/0954898X.2012.721573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Field Model of the Somatosensory Cortex: Formation, Maintenance and Reorganization of Ordered Topographic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-010-9083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Self-Organising Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (11), pp.1840-1847. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2010.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00495827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous and Asynchronous Evaluation of Dynamic Neural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, In press, In press (In press), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236190903051575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00403107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity spread and breathers induced by finite transmission speeds in two-dimensional neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.R055701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit and Explicit Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (2), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2009.01.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From physiological principles to computational models of the cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Neuro-Computation: From Sensorimotor Integration to Computational Frameworks, 101 (1-3), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Neural Field with Local Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (3), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-005-0034-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Cortex and Flexible Cognitive Control: Rules Without Symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Noelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd S. Braver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall C. O'Reilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (20), pp.7338-7343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Attention within a Neural Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Representations Through Interactions of a Robot with the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gated Prefrontal Cortex Model of Dynamic Task Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall C. O'Reilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Text (rendering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39C3 2025 - 39th Chaos Communication Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaos Computer Club, Dec 2025, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the synfire chain and ring attractor model for timing in the premotor nucleus in male Zebra Finches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - The 31 European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges/ Hybrid, Belgium. pp.647-652, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor dynamics drive flexible timing in birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2023 - 32nd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create Efficient and Complex Reservoir Computing Architectures with ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - FROM ANIMALS TO ANIMATS 16: The 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Hybrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concrete to abstract rules : A computational sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BI 22 - The 15th International Conference on Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual pathway architecture underlying vocal learning in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2022- International Conference on Development &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.04.02.486814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the contributions of episodic and working memories in increasingly complex decision tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lampe interactive ? Automatisation d'un comportement autonome interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6059093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptors to Transfer Between Long-Term and Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning (ICANN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.19-23, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience C: A Journal for Reproducible Replications in Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRPR 2018 - 2nd International Workshop on Reproducible Research in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Pékin, China. pp.150-156, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23987-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We Redo Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein Conference - PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Typography Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behdad Esfahbod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning Self-Organizing Maps for Cellular Hardware Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHS 2018 - 12th NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Edinburgh, United Kingdom. pp.272-279, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AHS.2018.8541465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic hardware as a self-organizing computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI 2018 - IEEE World Congress on Computational Intelligence, Workshop NHPU : Neuromorphic Hardware In Practice and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2018 - Workshop on reproducibility in machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open science, transparence et évaluation. Perspectives et enjeux pour les chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST Bordeaux, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of scaling up : a computational account on action selection in basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2017 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habits That Contradict Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien C y Benureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise as a symmetry breaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM 2017 - Seventh International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivated Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Self-Organizing Maps and Learning Vector Quantization, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of scaling up : a computational account on action selection in basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference on Cognitive Science (ACCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gandhinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of reward based decision making a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic for two actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT8 Robotique &amp; Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour d’expéRiences sur la Recherche Reproductible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Konrad HINSEN, Andrew DAVISON, Christophe POUZAT, Dec 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: a computational model mixing reinforcement and Hebbian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-disciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed, Asynchronous, Numerical and Adaptive computing: from neurons to behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioComp workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BioComp, Oct 2015, Saint Paul de Vence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisPy: Harnessing The GPU For Fast, High-Level Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Campagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almar Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Python in Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical plasticity: a neural field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaching Cognition from the Computational Neuroscience perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle des corps dans la cognition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Plasticity: A Computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop of the Computational Neuroscience Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISPY, A Modern and Interactive Scientific Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Campagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almar Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscipy 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Brusells, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational view of area 3b of primary somatosensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basic model of saccades encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NeuroComp/KEOpS'12 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Dynamic Neural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Neurodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Niseko village, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades generation : from the visual input to the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation ICNC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANA, Distributed (Asynchronous) Numerical & Adaptive computing framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European meeting on Python in Science - EuroScipy 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Computational Neuroscience to Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cellular Automata- AUTOMATA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Jun 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Evaluation as an Efficient and Natural Way to Compute Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rethymno, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top-down attentional system scanning multiple targets with saccades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Computational Cognitive Neuroscience to Computer Vision : CCNCV 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention and Continuous Attractor Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuous Attractor Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Edinburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'occlusion dans l'attention visuelle spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z'Hor Ramdane-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence francophone NEUROsciences COMPutationnelles - NeuroComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Spatial Memory Anticipation during Visual Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rome/Italie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Neural Dynamics to Switch Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks - IJCNN'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing connectivity by using cortical modular bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal Auto-Associative Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, United States, Washington D.C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cerebral framework for integrating biologically plausible mechanisms in large connectionist models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Pasadena, USA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Hippocampal-Cortical Interaction Using a Synaptic Triad Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature of Hippocampal-Cortical Interaction: Theoretical and Experimental Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge Transfer Between Models of Hippocampus and Associative Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, D. C., 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal mechanisms for sequence learning in behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Joint Conference on Artificial Intelligence, Workshop : Neural, Symbolic, and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stockholm, Sweden, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires déclarative et procédurale pour la navigation autonome d'un animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle Située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Arcady Meyer et Alexis Drogoul, 1999, none, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de l'intégration d'un modèle d'hippocampe dans une approche corticale de la sélection de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biophysically Realistic Computational Model of Hippocampal Electrical Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Andriantsoamberomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien B Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2025 - 34th Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attractor Model of the Temporal Dynamics of the Songbird's Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2023 - 32nd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dynamics in an Attractor Model of the Songbird’s Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSYNE 2022 - Computational and Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid computational model of the hippocampal formation to replicate theta-nested gamma oscillations and theta phase reset during neurostimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vardalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Andriantsoamberomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir sans interpréter Apport d'une IA pour autonomiser un objet robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2020 - Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Implicit Learning : Extracting Implicit Rules from Sequences using LSTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiML 2019 - 14th Women in Machine Learning Workshop at NeurIPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third workshop on advanced methods in theoretical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's the teacher? Who's the pupil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Biology of Decision Making (SBDM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: A computational model mixing reinforcement learning and Hebbian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-disciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: The implicit supervision of the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Biology of Decision Making (SBDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting reward based decision making : a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Cognition, Brain and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Gandhinagar, India. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of habits: The implicit supervision of Basal Ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Featured Regional Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glumpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScipy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long journey into reproducible computational neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Biology of Decision Making (SBDM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational view of area 3b of primary somatosensory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Detorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P333, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making: who’s in charge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lex Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdaWeek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. , pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic for two actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT8 Robotiques et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Visualization: Python + Matplotlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas P. Rougier. , 2021, 978‐2‐9579901‐0‐8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche reproductible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144142v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Python to Numpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2016, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.218740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scipy Lecture Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Vahtras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.31736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Olive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation Python avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, 9782100815982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermondes #01 Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-36183-749-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation scheme of one-and two-dimensional neural fields involving space-dependent delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Beim Graben and S. Coombes and R. Potthast and J.J. Wright. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Field Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Target Selection Emerges from a Bio-inspired Network Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kacprzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed computational model of spatial memory anticipation during a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.V. Butz and others. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Brains to Individual and Social Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNAI 4520, Springer-Verlag Berlin Heidelberg, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed model of spatial visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Wermter, G. Palm and M. Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.54-72, 2005, Lecture Notes in Computer Science, 3-540-27440-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biologically Inspired Temporal Mechanisms into a Cortical Framework for Sequence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural, Symbolic and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 28 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpy tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.28817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle n'aura pas lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of text editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Simple Rules for Scientific Fraud & Misconduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Role of Striatum in Stochastic Multi Context Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyasachi Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Srinivasa Chakravarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One critic, two actors: evidence for covert learning in the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braincraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria de l'Université de Bordeaux. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la notion de méta-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme connexionniste pour l'anticipation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mémoires pour la navigation autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Henri Poincaré - Nancy 1, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN10122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements biologiques pour le calcul distribué, numérique et adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nancy II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00596740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matplotlib tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Matplotlib tutorial, http://www.loria.fr/~rougier/teaching/matplotlib/matplotlib.html, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00907344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C++ Crash Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. C++ Crash course, http://www.loria.fr/~rougier/teaching/c++-crash-course/index.html, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00907297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin- Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi votre chat est nul aux échecs et pourtant plus intelligent qu’une IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CD678DA"/>
+    <w:nsid w:val="6F6EC855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-p-rougier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6972-589X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135648459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383365v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vardalakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B Wagner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87356.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494493v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09797-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Upegui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005035v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nioche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deffains" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remya Sankar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5718075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rossant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2021.3078345" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.10.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611441v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdenx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arotcarena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M. J. Camus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz9165" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdenx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nioche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dovero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Arotcarena" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02564844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roesch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-01328-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-020-00097-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-03296-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-019-0241-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02322085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2018.08.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Topalidou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kase" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617732v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-04628-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577578v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C. Y. Benureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2017.00069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.802285" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Orignac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26542" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.27944" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0660-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00076" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Droettboom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Bourne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003833" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821839v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.721573" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Detorakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9083-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2010.06.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236190903051575" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.01.00" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166536v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-005-0034-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Noelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd S. Braver" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall C. O'Reilly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05430837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fjola Hyseni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-120" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03761440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.02.486814" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465820v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534315" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03597281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059093" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02199854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behdad Esfahbod" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826263v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vannel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541465" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790776v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489262" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C y Benureau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Rougier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Teja Nallapu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354041v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237835v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252744v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213784v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208191v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Campagnola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Klein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908566v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536385v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506397v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536408v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105645v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104673v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105543v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z'Hor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100480v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099395v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099356v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098756v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107691v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Andriantsoamberomanga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444204v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Gupta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443688v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156477v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156484v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090648v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842311v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422210v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.218740" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Vahtras" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Haenel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scipy-lectures.org/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.31736" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452067v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03242055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872132v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107857v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185876v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.28817" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184805v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562601v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Timmer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Shivkumar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Srinivasa Chakravarthy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337332v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109483v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268027v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000245v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746477v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10122" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00596740v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00907344v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00907297v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554803v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin- Coulaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-p-rougier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6972-589X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135648459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383365v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vardalakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B Wagner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87356.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494493v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09797-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01406" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Upegui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005035v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nioche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deffains" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remya Sankar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5718075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rossant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2021.3078345" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.10.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611441v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdenx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arotcarena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M. J. Camus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz9165" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdenx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nioche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dovero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Arotcarena" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02564844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roesch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-01328-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-020-00097-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-03296-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02322085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-019-0241-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-04628-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617732v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Topalidou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kase" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2018.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577578v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C. Y. Benureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2017.00069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.802285" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Orignac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26542" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.27944" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0660-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00076" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Droettboom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Bourne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003833" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821839v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.721573" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Detorakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9083-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2010.06.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236190903051575" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.01.00" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166536v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-005-0034-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Noelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd S. Braver" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall C. O'Reilly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05430837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fjola Hyseni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-120" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03761440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.02.486814" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465820v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534315" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03597281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059093" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02199854v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_14" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behdad Esfahbod" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826263v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vannel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541465" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790776v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489262" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573262v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Teja Nallapu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535484v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C y Benureau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Rougier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354041v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237835v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252744v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213784v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208191v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Campagnola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Klein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908566v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506397v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536408v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105645v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z'Hor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100480v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099395v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099356v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098757v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098756v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107691v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Andriantsoamberomanga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444204v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947275v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Gupta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kaise" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156477v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090648v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842311v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422210v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.218740" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Vahtras" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Haenel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scipy-lectures.org/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.31736" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03242055v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452067v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872132v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107857v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185876v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.28817" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184805v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562601v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Timmer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Shivkumar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Srinivasa Chakravarthy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337332v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109483v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600533v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268027v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000245v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746477v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10122" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00596740v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00907344v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00907297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554803v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin- Coulaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074024v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>