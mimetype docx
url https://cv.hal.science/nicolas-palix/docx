--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -859,368 +859,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fewer Cores, More Hertz: Leveraging High-Frequency Cores in the OS Scheduler for Improved Application Performance</w:t>
+                <w:t xml:space="preserve">Provable Multicore Schedulers with Ipanema: Application to Work Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Redha Gouicem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lepers</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 USENIX Annual Technical Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosys 2020 - European Conference on Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Heraklion / Virtual, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3342195.3387544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901169v1</w:t>
+                <w:t xml:space="preserve">hal-02554342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provable Multicore Schedulers with Ipanema: Application to Work Conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Fewer Cores, More Hertz: Leveraging High-Frequency Cores in the OS Scheduler for Improved Application Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Gouicem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Carver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosys 2020 - European Conference on Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 USENIX Annual Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USENIX, Jul 2020, Boston / Virtual, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554342v1</w:t>
+                <w:t xml:space="preserve">hal-02901169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fork/Wait and Multicore Frequency Scaling: a Generational Clash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Carver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Carver</w:t>
+                <w:t xml:space="preserve">Redha Gouicem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Workshop on Programming Languages and Operating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Huntsville, Canada. pp.53-59, </w:t>
@@ -1258,103 +1258,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding scheduler performance : a feature-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Gouicem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2019 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
@@ -1491,103 +1491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Proving Optimistic Multicore Schedulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Zwaenepoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Gouicem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HotOS 2017 - 16th Workshop on Hot Topics in Operating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGOPS, May 2017, Whistler, British Columbia, Canada. pp.6, </w:t>
@@ -1625,103 +1625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipanema : un langage dédié pour le développement d'ordonnanceurs multi-coeur sûrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Gouicem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2017: Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
@@ -4554,51 +4554,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05FFFE7B"/>
+    <w:nsid w:val="BFE3C4C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4785,51 +4785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-palix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8873-281X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129616427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Chr. Olesen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rydhof Hansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.10.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XGXT683-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Saha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Stuart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78P5RH23-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Hansen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Gouicem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lozi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lepers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02554342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342195.3387544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349987v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365137.3365400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Jaafar Nehme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Beydoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Qu&#233;ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Zwaenepoel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102980.3102984" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02111160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Apostol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1950365.1950401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Laurie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2010.31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739230.1739250" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270354" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lancia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burgy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509256v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153375v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-palix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8873-281X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129616427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Chr. Olesen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rydhof Hansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.10.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XGXT683-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Saha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Stuart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78P5RH23-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Hansen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02554342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lepers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Gouicem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lozi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342195.3387544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349987v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365137.3365400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Jaafar Nehme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Beydoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Qu&#233;ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Zwaenepoel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102980.3102984" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02111160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Apostol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1950365.1950401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Laurie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2010.31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739230.1739250" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270354" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lancia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burgy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509256v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153375v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>