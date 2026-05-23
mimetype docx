--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">129616427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=2VVVwQoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,675 +194,675 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccinelle: Tool support for automated CERT C Secure Coding Standard certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Chr. Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rydhof Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special Issue on Selected Contributions from the Open Source Software Certification (OpenCert) Workshops, 91 (B), pp.141-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults in Linux 2.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (2), pp.1--40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2619090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WYSIWIB: exploiting fine-grained program structure in a scriptable API-usage protocol-finding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Lawall</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Rydhof Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (1), pp.67-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/spe.2102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccinelle: Tool support for automated CERT C Secure Coding Standard certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Chr. Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rydhof Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Security of Infrastructure Software using Coccinelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 83, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -851,2674 +872,2674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provable Multicore Schedulers with Ipanema: Application to Work Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Gouicem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosys 2020 - European Conference on Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Heraklion / Virtual, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3342195.3387544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fewer Cores, More Hertz: Leveraging High-Frequency Cores in the OS Scheduler for Improved Application Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Gouicem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Carver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 USENIX Annual Technical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, USENIX, Jul 2020, Boston / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fork/Wait and Multicore Frequency Scaling: a Generational Clash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Carver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Carver</w:t>
+                <w:t xml:space="preserve">Redha Gouicem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Workshop on Programming Languages and Operating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Huntsville, Canada. pp.53-59, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3365137.3365400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding scheduler performance : a feature-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Gouicem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2019 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDC-Cast: A Total-Order Broadcast Protocol for Multi-Datacenter Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad-Jaafar Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Quéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 37th Symposium on Reliable Distributed Systems (SRDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Salvador, Brazil. pp.241-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Proving Optimistic Multicore Schedulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Zwaenepoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Gouicem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HotOS 2017 - 16th Workshop on Hot Topics in Operating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGOPS, May 2017, Whistler, British Columbia, Canada. pp.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3102980.3102984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipanema : un langage dédié pour le développement d'ordonnanceurs multi-coeur sûrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Gouicem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2017: Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pattern tracking with a language-aware tree differencing algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SANER 2015 - 22nd IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montreal, Canada. pp.43-52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SANER.2015.7081814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated architecture exploration workflow: A NoC-based case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Puschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Apostol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Rapid System Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tampere, Finland. pp.135-141, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults in Linux: Ten Years Later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASPLOS 2011 - 16th International Conference on Architectural Support for Programming Languages and Operating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Newport Beach, California, United States. pp.305-318, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1950365.1950401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Error Handling Bugs in OpenSSL Using Coccinelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Laurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Lawall</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Rydhof Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Dependable Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.191-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EDCC.2010.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{How Often do Experts Make Mistakes?}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Workshop on Aspects, Components, and Patterns for Infrastructure Software (ACP4IS '10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rennes et Saint Malo, France. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Code Patterns over Multiple Software Versions with Herodotos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Palix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOSD'10 - ACM International Conference on Aspect-Oriented Software Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rennes and Saint Malo, France. pp.169-180, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1739230.1739250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WYSIWIB: A Declarative Approach to Finding API Protocols and Bugs in Linux Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Lawall</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Rydhof Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSN'09 - IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.43-52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN.2009.5270354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SIP-based Programming Framework for Advanced Telephony Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd LNCS Conference on Principles, Systems and Applications of IP Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00333609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Programming Support for Robust Pervasive Computing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE Conference on Pervasive Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00333602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantaxou: a Domain-Specific Language for Developing Safe Coordination Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Generative Programming and Component Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00333637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stepwise Approach to Developing Languages for SIP Telephony Service Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTComm '07: Proceedings of the 1st international conference on Principles, systems and applications of IP telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, New York City, United States. pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00196520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Directed Generation of Frameworks For Pervasive Service Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Consel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wilfried Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The 4th IEEE Workshop on Middleware Support for Pervasive Computing (PerWare 07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, United States. pp.501 - 508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Directed Generation of Frameworks For Pervasive Service Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Consel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wilfried Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th IEEE Workshop on Middleware Support for Pervasive Computing (PerWare'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, White Plains, NY, United States. pp.501--506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00343533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Level, Open-Ended Architecture For SIP-based Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the tenth International Conference on Intelligence in service delivery Networks (ICIN 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.364-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00196516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Technology for Internet-Telephony Service Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Istanbul, Turkey. pp.1795-1800, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2006.254980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00196518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3528,257 +3549,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de routage pour un système de téléphonie sur IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Union, Patent n° : EP1887774. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'interconnexion d'un système d'informations d'entreprise(s) à un serveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 06291276.1. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00414682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3788,588 +3809,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults in Linux: Ten Years Later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suman Saha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7357, INRIA. 2010, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00509256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herodotos: A Tool to Expose Bugs' Lives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Palix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6984, INRIA. 2009, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00406306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domain-Specific IDL and its Compiler for Pervasive Computing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6213, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00153375v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Directed Generation of Frameworks For Pervasive Service Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00111032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telephony Software Engineering: A Domain-Specific Language Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5548, INRIA. 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4379,114 +4400,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langages dédiés au développement de services de communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Sciences et Technologies - Bordeaux I, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00340864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4554,51 +4575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFE3C4C6"/>
+    <w:nsid w:val="B7A1B696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4785,51 +4806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-palix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8873-281X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129616427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Chr. Olesen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rydhof Hansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.10.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XGXT683-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Saha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Stuart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78P5RH23-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Hansen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02554342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lepers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Gouicem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lozi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342195.3387544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349987v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365137.3365400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Jaafar Nehme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Beydoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Qu&#233;ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Zwaenepoel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102980.3102984" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02111160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Apostol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1950365.1950401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Laurie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2010.31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739230.1739250" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270354" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lancia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burgy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509256v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153375v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-palix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8873-281X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129616427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2VVVwQoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Chr. Olesen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rydhof Hansen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.10.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XGXT683-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Saha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calv&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Stuart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78P5RH23-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Hansen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02554342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Gouicem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carver" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lozi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342195.3387544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349987v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365137.3365400" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Jaafar Nehme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Beydoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Qu&#233;ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Zwaenepoel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102980.3102984" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02111160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Apostol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380702" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1950365.1950401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Laurie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2010.31" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739230.1739250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270354" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lancia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196520v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burgy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254980" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509256v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153375v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>