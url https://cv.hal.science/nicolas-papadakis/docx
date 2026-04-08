--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -454,512 +454,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GraphXCOVID: Explainable Deep Graph Diffusion Pseudo-Labelling for Identifying COVID-19 on Chest X-rays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t>
+                <w:t xml:space="preserve">A Generative Model for Texture Synthesis based on Optimal Transport between Feature Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2021.108274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01108-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957465v1</w:t>
+                <w:t xml:space="preserve">hal-03386084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generative Model for Texture Synthesis based on Optimal Transport between Feature Distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+                <w:t xml:space="preserve">GraphXCOVID: Explainable Deep Graph Diffusion Pseudo-Labelling for Identifying COVID-19 on Chest X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica I Aviles-Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Sellars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 122, pp.108274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-022-01108-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2021.108274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386084v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overrelaxed Sinkhorn-Knopp Algorithm for Regularized Optimal Transport</w:t>
+                <w:t xml:space="preserve">Multi-task deep learning for image segmentation using recursive approximation tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
+                <w:t xml:space="preserve">Rihuan Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Chizat</w:t>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dossal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark Kirkland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schuetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a14050143⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.3555-3567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3062726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212175v1</w:t>
+                <w:t xml:space="preserve">hal-02638394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task deep learning for image segmentation using recursive approximation tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overrelaxed Sinkhorn-Knopp Algorithm for Regularized Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Chizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.3555-3567. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Optimal Transport: Algorithms and Applications, 14 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3062726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a14050143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638394v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Power Method for Computing Eigenvectors of Proximal Operators and Neural Networks</w:t>
               </w:r>
@@ -1173,1212 +1173,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Image De-Noising Method in Preparation for the Surface Water and Ocean Topography Satellite Mission</w:t>
+                <w:t xml:space="preserve">Variational Osmosis for Non-linear Image Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gomez-Navarro</w:t>
+                <w:t xml:space="preserve">Simone Parisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cosme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ananda Pascual</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.5507-5516</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490206v1</w:t>
+                <w:t xml:space="preserve">hal-02314972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Osmosis for Non-linear Image Fusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">On the convergence of augmented Lagrangian method for optimal transport between nonnegative densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 485 (2), pp.123811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2019.123811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314972v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128793v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of augmented Lagrangian method for optimal transport between nonnegative densities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proper generalized decomposition approach for optical flow estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah El Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hug</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2019.123811⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (8), pp.5339-5356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.6275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128793v5</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proper generalized decomposition approach for optical flow estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an Image De-Noising Method in Preparation for the Surface Water and Ocean Topography Satellite Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gomez-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah El Hamidi</w:t>
+                <w:t xml:space="preserve">Emmanuel Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Saleh</w:t>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+                <w:t xml:space="preserve">Ananda Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (8), pp.5339-5356. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.6275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12040734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471619v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh quotient minimization for absolutely one-homogeneous functionals</w:t>
+                <w:t xml:space="preserve">Penalization of Barycenters in the Wasserstein Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tal Feld</w:t>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Gilboa</w:t>
+                <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (3), pp.2261-2285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864129v2</w:t>
+                <w:t xml:space="preserve">hal-01564007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central limit theorems for entropy-regularized optimal transport on finite spaces and statistical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Data-driven regularization of Wasserstein barycenters with an application to multivariate density registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.719-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imaiai/iaz023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647869v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalization of Barycenters in the Wasserstein Space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Cazelles</w:t>
+                <w:t xml:space="preserve">Apprendre à coloriser des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (3), pp.2261-2285</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564007v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven regularization of Wasserstein barycenters with an application to multivariate density registration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Cazelles</w:t>
+                <w:t xml:space="preserve">Rayleigh quotient minimization for absolutely one-homogeneous functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (4), pp.719-755. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imaiai/iaz023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab0cb2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790015v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à coloriser des images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Central limit theorems for entropy-regularized optimal transport on finite spaces and statistical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.5120-5150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187269v1</w:t>
+                <w:t xml:space="preserve">hal-01647869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Optimal Transport and the ROT Mover's Distance</w:t>
+                <w:t xml:space="preserve">Robust Superpixels using Color and Contour Features along Linear Path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dessein</w:t>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540866v1</w:t>
+                <w:t xml:space="preserve">hal-01510063v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Superpixels using Color and Contour Features along Linear Path</w:t>
+                <w:t xml:space="preserve">Regularized Optimal Transport and the ROT Mover's Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Giraud</w:t>
+                <w:t xml:space="preserve">Arnaud Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510063v5</w:t>
+                <w:t xml:space="preserve">hal-01540866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of Flows Estimating Eigenfunctions of One-homogeneous Functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,77 +2429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Log-PCA versus Geodesic PCA of histograms in the Wasserstein space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,317 +2544,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">SuperPatchMatch: an Algorithm for Robust Correspondences using Superpixel Patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1080318⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2708504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333295v3</w:t>
+                <w:t xml:space="preserve">hal-01432116v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperPatchMatch: an Algorithm for Robust Correspondences using Superpixel Patches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+                <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.243-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2708504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1080318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432116v3</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Framework of Superpixel Methods with a Global Regularity Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,64 +2983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimized PatchMatch for multi-scale and multi-feature label fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrit Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3355,64 +3355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics Optimal Transportation and Image Interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3472,90 +3472,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminance-Chrominance Model for Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.536-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3583,486 +3583,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Exemplar-Based Image Colorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+                <w:t xml:space="preserve">Outils méthodologiques l'analyse d'images MSG : estimation du mouvement, suivi de masses nuageuses et détéction de fronts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2288929⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2014.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803219v1</w:t>
+                <w:t xml:space="preserve">hal-01102978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sira Ferradans</w:t>
+                <w:t xml:space="preserve">Variational Exemplar-Based Image Colorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130929886⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2288929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188963v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transport with Proximal Splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oudet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.212-238. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.1853-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130929886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130920058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00816211v2</w:t>
+                <w:t xml:space="preserve">hal-01188963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils méthodologiques l'analyse d'images MSG : estimation du mouvement, suivi de masses nuageuses et détéction de fronts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Transport with Proximal Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Corpetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 205, pp.3-18. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.212-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2014.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130920058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102978v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual camera synthesis for soccer game replays</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4208,51 +4208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Caselles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4312,51 +4312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image editing with spatiogram transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Caselles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4397,615 +4397,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational Model for Histogram Transfer of Color Images</w:t>
+                <w:t xml:space="preserve">Tracking with Occlusions via Graph Cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vicent Caselles</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2010.2095869⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2010.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596053v1</w:t>
+                <w:t xml:space="preserve">hal-00522633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking with Occlusions via Graph Cuts</w:t>
+                <w:t xml:space="preserve">A Variational Model for Histogram Transfer of Color Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Provenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Caselles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (1), pp.144-157. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (6), pp.1682-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2010.56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2010.2095869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522633v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-label depth estimation for graph cuts stereo problems</w:t>
+                <w:t xml:space="preserve">Data assimilation with the Weighted Ensemble Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicent Caselles</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cuzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gengembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-010-0212-8⟩</w:t>
+              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (5), pp.673-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0870.2010.00461.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596140v1</w:t>
+                <w:t xml:space="preserve">hal-00490840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation with the Weighted Ensemble Kalman Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A narrow band method for the convex formulation of discrete multi-label problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gengembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0870.2010.00461.x⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (5), pp.2048-2078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090780936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490840v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A narrow band method for the convex formulation of discrete multi-label problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Baeza</w:t>
+                <w:t xml:space="preserve">Multi-label depth estimation for graph cuts stereo problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Caselles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (1), pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-010-0212-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090780936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00596060v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure image assimilation for atmospheric motion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5065,51 +5065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational technique for time consistent tracking of curves and motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (1), pp.81-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5168,51 +5168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational assimilation of fluid motion from image sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (4), pp.343-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5259,51 +5259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered estimation of atmospheric mesoscale dynamics from satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan d'Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5506,827 +5506,827 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From stability of Langevin diffusion to convergence of proximal MCMC for non-log-concave sampling</w:t>
+                <w:t xml:space="preserve">Equivariant Denoisers for Image Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems (NeurIPS'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Totnes, Devon, United Kingdom. pp.227 - 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92366-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125391v1</w:t>
+                <w:t xml:space="preserve">hal-04830206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivariant Denoisers for Image Restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+                <w:t xml:space="preserve">LATINO-PRO: LAtent consisTency INverse sOlver with PRompt Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Spagnoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Almansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92366-1_18⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honololu, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2503.12615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830206v1</w:t>
+                <w:t xml:space="preserve">hal-04997921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATINO-PRO: LAtent consisTency INverse sOlver with PRompt Optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrés Almansa</w:t>
+                <w:t xml:space="preserve">Convergence Analysis of a Proximal Stochastic Denoising Regularization Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Totnes, Devon, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997921v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence Analysis of a Proximal Stochastic Denoising Regularization Algorithm</w:t>
+                <w:t xml:space="preserve">From stability of Langevin diffusion to convergence of proximal MCMC for non-log-concave sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hermant</w:t>
+                <w:t xml:space="preserve">Valentin de Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Totnes, Devon, United Kingdom</w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems (NeurIPS'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833501v1</w:t>
+                <w:t xml:space="preserve">hal-05125391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for hard and soft clustering with regularized optimal transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Diebold</w:t>
+                <w:t xml:space="preserve">Plug-and-Play image restoration with Stochastic deNOising REgularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna &amp; Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635325v1</w:t>
+                <w:t xml:space="preserve">hal-04440453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-and-Play image restoration with Stochastic deNOising REgularization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Efficient Posterior Sampling For Diverse Super-Resolution with Hierarchical VAE Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Almansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML'24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012352800003660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440453v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Posterior Sampling For Diverse Super-Resolution with Hierarchical VAE Prior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrés Almansa</w:t>
+                <w:t xml:space="preserve">A unified framework for hard and soft clustering with regularized optimal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675314v1</w:t>
+                <w:t xml:space="preserve">hal-01635325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse problem regularization with hierarchical variational autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6520,51 +6520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A patch-based architecture for multi-label classification from single label annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Palyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6730,1207 +6730,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Modal Hypergraph Diffusion Network with Dual Prior for Alzheimer Classification</w:t>
+                <w:t xml:space="preserve">SCOTCH and SODA: A Transformer Video Shadow Detection Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
+                <w:t xml:space="preserve">Lihao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Runkel</w:t>
+                <w:t xml:space="preserve">Lei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoe Kourtzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pietro Liò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE / CVF Computer Vision and Pattern Recognition Conference (CVPR'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634109v1</w:t>
+                <w:t xml:space="preserve">hal-03944252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCOTCH and SODA: A Transformer Video Shadow Detection Framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lei Zhu</w:t>
+                <w:t xml:space="preserve">Proximal denoiser for convergent plug-and-play optimization with nonconvex regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE / CVF Computer Vision and Pattern Recognition Conference (CVPR'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944252v1</w:t>
+                <w:t xml:space="preserve">hal-03550371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal denoiser for convergent plug-and-play optimization with nonconvex regularization</w:t>
+                <w:t xml:space="preserve">Gradient Step Denoiser for convergent Plug-and-Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550371v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Step Denoiser for convergent Plug-and-Play</w:t>
+                <w:t xml:space="preserve">Débruiteur &amp;quot;descente de gradient&amp;quot; pour la convergence d'une méthode Plug-and-Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370886v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débruiteur &amp;quot;descente de gradient&amp;quot; pour la convergence d'une méthode Plug-and-Play</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+                <w:t xml:space="preserve">Multi-Modal Hypergraph Diffusion Network with Dual Prior for Alzheimer Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Runkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Kourtzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783901v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d'une fonction de régularisation locale pour la restauration d'images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrés Almansa</w:t>
+                <w:t xml:space="preserve">Where are my clothes? A multi-level approach for evaluating deep instance segmentation architectures on fashion images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des jeunes chercheurs en vision par ordinateur (ORASIS'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR Workshop on Computer Vision for Fashion, Art, and Design (CVFAD'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual event, United States. pp.3951-3955, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW53098.2021.00443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339625v1</w:t>
+                <w:t xml:space="preserve">hal-03272473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are my clothes? A multi-level approach for evaluating deep instance segmentation architectures on fashion images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Palyart</w:t>
+                <w:t xml:space="preserve">POPCORN: Progressive Pseudo-labeling with Consistency Regularization and Neighboring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Compaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José V Manjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR Workshop on Computer Vision for Fashion, Art, and Design (CVFAD'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg (virtual), France. pp.373-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87196-3_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW53098.2021.00443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03272473v1</w:t>
+                <w:t xml:space="preserve">hal-03365185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPCORN: Progressive Pseudo-labeling with Consistency Regularization and Neighboring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+                <w:t xml:space="preserve">Wasserstein Generative Models for Patch-based Texture Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Cabourg, France. pp.269--280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87196-3_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365185v1</w:t>
+                <w:t xml:space="preserve">hal-02824076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Generative Models for Patch-based Texture Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning local regularization for variational image restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Almansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Cabourg, France. pp.269--280, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2021, Cabourg, France. pp.358-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02824076v2</w:t>
+                <w:t xml:space="preserve">hal-03139784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning local regularization for variational image restoration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Apprentissage d'une fonction de régularisation locale pour la restauration d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Almansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès des jeunes chercheurs en vision par ordinateur (ORASIS'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03139784v1</w:t>
+                <w:t xml:space="preserve">hal-03339625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de méthodologies issues de Mask R-CNN : Application au Corpus DeepFashion2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Palyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7994,103 +7994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to segment microscopy images with lazy labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihuan Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schuetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV Workshop on BioImage Computing (BIC'20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom. pp.411-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8109,679 +8109,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GraphX$^{NET}-$ Chest X-Ray Classification Under Extreme Minimal Supervision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
+                <w:t xml:space="preserve">Refitting solutions promoted by $\ell_{12}$ sparse analysis regularization with block penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI'19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany. pp.131-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22368-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193970v1</w:t>
+                <w:t xml:space="preserve">hal-02059006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised Learning with Graphs: Covariance Based Superpixels For Hyperspectral Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Sellars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Faul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.592-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refitting solutions promoted by $\ell_{12}$ sparse analysis regularization with block penalties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Texture-Aware Superpixel Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1465-1469</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059006v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995819v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture-Aware Superpixel Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Superpixels adaptés localement aux textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1465-1469</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995819v3</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixels adaptés localement aux textures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+                <w:t xml:space="preserve">GraphX$^{NET}-$ Chest X-Ray Classification Under Extreme Minimal Supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruoteng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Sellars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingnan Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzen, China. pp.504-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117558v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuperPatchMatch : Un algorithme de correspondances robustes de patchs de superpixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8813,165 +8813,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de couleurs basé superpixels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+                <w:t xml:space="preserve">Luminance-Guided Chrominance Denoising with Debiased Coupled Total Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542596v2</w:t>
+                <w:t xml:space="preserve">hal-01569571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Barycenters in the Wasserstein Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9012,178 +9025,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Guided Chrominance Denoising with Debiased Coupled Total Variation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Transfert de couleurs basé superpixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.235-248</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569571v1</w:t>
+                <w:t xml:space="preserve">hal-01542596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition en superpixels via l’utilisation de chemin linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9221,64 +9221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superpixel-based Color Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9424,51 +9424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overrelaxed Sinkhorn-Knopp Algorithm for Regularized Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Chizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9532,64 +9532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Shape Regularity Criteria for Superpixel Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9679,51 +9679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrit Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9748,64 +9748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALP: Superpixels with Contour Adherence using Linear Path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9837,2339 +9837,2339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On debiasing restoration algorithms: applications to total-variation and nonlocal-means</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.129-141</w:t>
+              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123542v1</w:t>
+                <w:t xml:space="preserve">hal-01133447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">Contrast re-enhancement of Total-Variation regularization jointly with the Douglas-Rachford iterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133447v1</w:t>
+                <w:t xml:space="preserve">hal-01187061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast re-enhancement of Total-Variation regularization jointly with the Douglas-Rachford iterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187061v1</w:t>
+                <w:t xml:space="preserve">hal-01200862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t>
+                <w:t xml:space="preserve">Non-convex Relaxation of Optimal Transport for Color Transfer Between Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Geometric Science of Information (GSI'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris-Saclay, France. pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200862v1</w:t>
+                <w:t xml:space="preserve">hal-01689687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-convex Relaxation of Optimal Transport for Color Transfer Between Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">Fundamentals of Non-Local Total Variation Spectral Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information (GSI'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lège-Cap Ferret, France. pp.66-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18461-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689687v1</w:t>
+                <w:t xml:space="preserve">hal-01199080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of Non-Local Total Variation Spectral Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Gilboa</w:t>
+                <w:t xml:space="preserve">Optimisation de l'algorithme PatchMatch pour la segmentation de structures anatomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Louis Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18461-6_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199080v1</w:t>
+                <w:t xml:space="preserve">hal-01170197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'algorithme PatchMatch pour la segmentation de structures anatomiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+                <w:t xml:space="preserve">On debiasing restoration algorithms: applications to total-variation and nonlocal-means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.129-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170197v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Color Transfer With Relaxed Optimal Transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sira Ferradans</w:t>
+                <w:t xml:space="preserve">Exemplar-based colorization in RGB color space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international Conference on Image Processing (ICIP'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4852-4856</w:t>
+              <w:t xml:space="preserve">IEEE Internationnal Conference on Image Processing (ICIP'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002830v1</w:t>
+                <w:t xml:space="preserve">hal-01019627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar-based colorization in RGB color space</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Accounting for correlated observation errors in image data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internationnal Conference on Image Processing (ICIP'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Conférence Africaine sur la Recherche en Informatique et Mathématiques Appliquées (CARI'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint Louis, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019627v1</w:t>
+                <w:t xml:space="preserve">hal-01119039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for correlated observation errors in image data assimilation</w:t>
+                <w:t xml:space="preserve">Assimilation de séquences d'images : vers une prise en compte des corrélations spatiales au sein des erreurs d'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Africaine sur la Recherche en Informatique et Mathématiques Appliquées (CARI'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint Louis, Senegal</w:t>
+              <w:t xml:space="preserve">Journées Francophones "Extraction et Gestion des Connaissances" (EGC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119039v1</w:t>
+                <w:t xml:space="preserve">hal-00942711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de séquences d'images : vers une prise en compte des corrélations spatiales au sein des erreurs d'observation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+                <w:t xml:space="preserve">Adaptive Color Transfer With Relaxed Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones "Extraction et Gestion des Connaissances" (EGC'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">IEEE international Conference on Image Processing (ICIP'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4852-4856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942711v1</w:t>
+                <w:t xml:space="preserve">hal-01002830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formulation convexe pour la segmentation binaire d'images à partir d'histogrammes.</w:t>
+                <w:t xml:space="preserve">A convex formulation for global histogram based binary segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lund, Sweden. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992086v1</w:t>
+                <w:t xml:space="preserve">hal-00834068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation directe de séquences d'images de traceur passif : application aux équations de Saint-Venant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
+                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913992v1</w:t>
+                <w:t xml:space="preserve">hal-00797078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convex formulation for global histogram based binary segmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assimilation d'images et de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lund, Sweden. pp.1-14</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834068v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836062v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal transport with proximal splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Analysis of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797078v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation d'images et de structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation directe de séquences d'images de traceur passif : application aux équations de Saint-Venant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836062v3</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal transport with proximal splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une formulation convexe pour la segmentation binaire d'images à partir d'histogrammes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yildizoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Analysis of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, United States</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918460v1</w:t>
+                <w:t xml:space="preserve">hal-00992086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation directe de séquences d'images bruités</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
+                <w:t xml:space="preserve">Data assimilation with state alignment using high-level image structures detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision in Remote Sensing (CVRS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Xiamen, China. pp.78-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVRS.2012.6421237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763248v1</w:t>
+                <w:t xml:space="preserve">hal-00740666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation with state alignment using high-level image structures detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Makris</w:t>
+                <w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision in Remote Sensing (CVRS'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVRS.2012.6421237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00740666v1</w:t>
+                <w:t xml:space="preserve">hal-00763200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabot</w:t>
+                <w:t xml:space="preserve">Méthodes numériques pour le transport optimal: application en analyse d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaf Bouharguane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">CANUM 2012 - Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763200v1</w:t>
+                <w:t xml:space="preserve">hal-00748924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes numériques pour le transport optimal: application en analyse d'image</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oudet</w:t>
+                <w:t xml:space="preserve">Data assimilation with state alignment using the EnKF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2012 - Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Super-Besse, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748924v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation with state alignment using the EnKF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Makris</w:t>
+                <w:t xml:space="preserve">Active Contours without Level Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yildizoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting - 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.2549-2552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748926v1</w:t>
+                <w:t xml:space="preserve">hal-00696065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Contours without Level Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+                <w:t xml:space="preserve">Assimilation directe de séquences d'images bruités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00696065v1</w:t>
+                <w:t xml:space="preserve">hal-00763248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoscopic Image Inpainting using scene geometry</w:t>
               </w:r>
@@ -12181,51 +12181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12400,533 +12400,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual camera synthesis for soccer game replays</w:t>
+                <w:t xml:space="preserve">Polyconvexification of the multi-label optical flow problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Visual Media Production (CVMP'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, China. pp.765-768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5652107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655853v1</w:t>
+                <w:t xml:space="preserve">hal-00596186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoscopic image inpainting: distinct depth maps and images inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Caselles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.4101-4104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR.2010.997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyconvexification of the multi-label optical flow problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Background Video Inpainting through Kalman Smoothing along Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5652107⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Vision, Modeling, and Visualization (VMV'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Siegen, Germany. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV10/123-130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596186v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Background Video Inpainting through Kalman Smoothing along Trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Virtual camera synthesis for soccer game replays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armangué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Vision, Modeling, and Visualization (VMV'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Visual Media Production (CVMP'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, London, United Kingdom. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522641v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation variationnelle de données dans un système dynamique d'ordre réduit</w:t>
               </w:r>
@@ -12938,51 +12938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique (CFM'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enseignement Supérieur de Marseille et de Provence, Aug 2009, Marseille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13001,226 +13001,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation variationnelle et cohérente en temps de mouvements fluides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Pressure Image Assimilation for Atmospheric Motion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Memin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States. pp.II-505-II-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655901v1</w:t>
+                <w:t xml:space="preserve">hal-03594606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Pressure Image Assimilation for Atmospheric Motion Estimation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation variationnelle et cohérente en temps de mouvements fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03594606v1</w:t>
+                <w:t xml:space="preserve">hal-00655901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du flot optique dans les écoulements turbulents</w:t>
               </w:r>
@@ -13245,51 +13245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13325,908 +13325,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational optimal control technique for the tracking of deformable objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense estimation of motion fields on meteosat second generation images using a dynamical consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mémin</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Memin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4408944⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.4749-4752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596203v1</w:t>
+                <w:t xml:space="preserve">hal-03594602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image assimilation for motion estimation of atmospheric layers with shallow-water model</w:t>
+                <w:t xml:space="preserve">Assimilation variationelle de systèmes dynamiques d'ordre faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan d'Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.864-874</w:t>
+              <w:t xml:space="preserve">3ème Congrès national de mathématiques appliquées et industrielles (SMAI'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596194v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation variationelle de systèmes dynamiques d'ordre faible</w:t>
+                <w:t xml:space="preserve">Image assimilation for motion estimation of atmospheric layers with shallow-water model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès national de mathématiques appliquées et industrielles (SMAI'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.864-874</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656394v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense estimation of motion fields on meteosat second generation images using a dynamical consistency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+                <w:t xml:space="preserve">A Consistent Spatio-temporal Motion Estimator for Atmospheric Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Memin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423921⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ischia, Italy. pp.251-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72823-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594602v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Consistent Spatio-temporal Motion Estimator for Atmospheric Layers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamically consistent optical flow estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4408889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-72823-8_22⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03594588v1</w:t>
+                <w:t xml:space="preserve">hal-00596200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically consistent optical flow estimation</w:t>
+                <w:t xml:space="preserve">A variational framework for spatio-temporal smoothing of fluid motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ischia, Italy. pp.603-615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596200v1</w:t>
+                <w:t xml:space="preserve">hal-00655902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational framework for spatio-temporal smoothing of fluid motions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of MSG dense atmospheric motion vector fields produced by different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Szantaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cuzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ischia, Italy. pp.603-615</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655902v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of MSG dense atmospheric motion vector fields produced by different methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Variational optimal control technique for the tracking of deformable objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4408944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594632v1</w:t>
+                <w:t xml:space="preserve">hal-00596203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du mouvement fluide: approche stochastique et variationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cuzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Activités Universitaires de Mécanique (AUM'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, La Rochelle, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14264,51 +14264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche variationelle pour le suivi de contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14359,51 +14359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense estimation of layer motions in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14454,51 +14454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational approach for object contour tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14630,98 +14630,98 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11603, , pp.131-143, 2019, 978-3-030-22367-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22368-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -14812,624 +14812,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Gradient-Step Denoiser to the Proximal Denoiser and their associated convergent Plug-and-Play algorithms</w:t>
+                <w:t xml:space="preserve">On the Convergence of Proximal Algorithms for Weakly-convex Min-max Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herfeld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+                <w:t xml:space="preserve">Guido Tapia-Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261818v1</w:t>
+                <w:t xml:space="preserve">hal-05573467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Moreau envelope properties of weakly convex functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marien Renaud</w:t>
+                <w:t xml:space="preserve">From the Gradient-Step Denoiser to the Proximal Denoiser and their associated convergent Plug-and-Play algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266141v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivariant Denoisers for Plug and Play Image Restoration</w:t>
+                <w:t xml:space="preserve">On the Moreau envelope properties of weakly convex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366256v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization with First Order Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hurault</w:t>
+                <w:t xml:space="preserve">Equivariant Denoisers for Plug and Play Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755998v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Existence of Optimal Transport Gradient for Learning Generative Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+                <w:t xml:space="preserve">Optimization with First Order Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137342v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Supervised Classification: Extreme Minimal Supervision with the Graph 1-Laplacian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
+                <w:t xml:space="preserve">On the Existence of Optimal Transport Gradient for Learning Generative Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robby T Tan</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02170176v1</w:t>
+                <w:t xml:space="preserve">hal-03137342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of Wasserstein distance with Transshipment</w:t>
               </w:r>
@@ -15471,324 +15441,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization of barycenters in the Wasserstein space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+                <w:t xml:space="preserve">Beyond Supervised Classification: Extreme Minimal Supervision with the Graph 1-Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoteng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cazelles Elsa</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                <w:t xml:space="preserve">Samar M Alsaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robby T Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333397v1</w:t>
+                <w:t xml:space="preserve">hal-02170176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Chrominance Model for Image Colorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Regularization of barycenters in the Wasserstein space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazelles Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01051308v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luminance-Chrominance Model for Image Colorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiphysics optimal transportation and image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Bouharguane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15798,100 +15886,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données images : application au suivi de courbes et de champs de vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1; PhD thesis, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00655898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15901,91 +15989,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport for Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Université de Bordeaux; Habilitation thesis, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01246096v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15995,151 +16083,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Nikolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. 9087, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16286,51 +16374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01195-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04394848v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I Aviles-Rivero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sellars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Chizat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14050143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihuan Ke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3062726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Bungert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Hait-Fraenkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilboa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040734" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Parisotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128793v5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hug" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.123811" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Saleh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.6275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864129v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Feld" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab0cb2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647869v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510063v5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581699v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432116v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2708504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Manjon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Louis Collins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Zachiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit Moonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288929" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816211v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baeza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gargallo I Pirac&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20385/1860-2037/9.2012.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757084v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yildizoglu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2183144" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2095869" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.56" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0212-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6LX0PBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengembre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2010.00461.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780936" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2008.00370.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0069-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WR9R594Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080713896" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szantai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.906156" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596160v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan d'Adamo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240701242385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92366-1_18" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hermant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635325v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Diebold" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440453v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jouanneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I. Aviles-Rivero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Runkel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Kourtzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944252v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Li&#242;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370886v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272473v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00443" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Compaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manjon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87196-3_35" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170180v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoteng Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingnan Fan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995819v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542596v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594772v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569571v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542599v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519644v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510062v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349569v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis Collins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834068v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918460v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVRS.2012.6421237" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696065v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467418" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622591v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011901" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yussuf Hussaini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655853v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armangu&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rius" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551565v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.997" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596186v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5652107" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522641v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV10/123-130" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433388v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corpetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Memin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408944" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596194v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656394v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594602v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Memin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423921" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594588v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_22" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZXMPDPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596200v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408889" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655902v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szanta&#239;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655905v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655852v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Clerc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herfeld" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266141v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Guez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755998v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170176v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar M Alsaleh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby T Tan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997598v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333397v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazelles Elsa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740671v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655898v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01246096v8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047394v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-18461-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01195-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04394848v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I Aviles-Rivero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sellars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihuan Ke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuetz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3062726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Chizat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14050143" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Bungert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Hait-Fraenkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilboa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Parisotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128793v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hug" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.123811" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.6275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040734" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864129v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Feld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab0cb2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647869v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510063v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581699v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432116v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2708504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Manjon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Louis Collins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Zachiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit Moonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288929" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816211v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920058" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baeza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gargallo I Pirac&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20385/1860-2037/9.2012.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757084v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yildizoglu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2183144" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.56" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596053v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2095869" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengembre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2010.00461.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780936" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0212-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6LX0PBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2008.00370.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0069-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WR9R594Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080713896" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szantai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.906156" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596160v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan d'Adamo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240701242385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92366-1_18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hermant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Diebold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jouanneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Li&#242;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I. Aviles-Rivero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Runkel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Kourtzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00443" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Compaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manjon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87196-3_35" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170180v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995819v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193970v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoteng Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingnan Fan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569571v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594772v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542596v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542599v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519644v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510062v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349569v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170197v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis Collins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740666v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVRS.2012.6421237" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748926v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696065v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467418" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622591v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011901" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yussuf Hussaini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5652107" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.997" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522641v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV10/123-130" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armangu&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rius" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433388v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corpetti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Memin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779039" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655901v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594602v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Memin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423921" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656394v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594588v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_22" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZXMPDPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596200v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408889" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szanta&#239;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408944" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655905v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655852v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Clerc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573467v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Tapia-Riera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herfeld" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266141v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366256v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Guez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755998v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997598v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170176v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar M Alsaleh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby T Tan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333397v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazelles Elsa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740671v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655898v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01246096v8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047394v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-18461-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>