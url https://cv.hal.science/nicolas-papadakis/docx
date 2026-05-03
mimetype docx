--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -688,278 +688,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task deep learning for image segmentation using recursive approximation tasks</w:t>
+                <w:t xml:space="preserve">Overrelaxed Sinkhorn-Knopp Algorithm for Regularized Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihuan Ke</w:t>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Lénaïc Chizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3062726⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Optimal Transport: Algorithms and Applications, 14 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a14050143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638394v1</w:t>
+                <w:t xml:space="preserve">hal-03212175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overrelaxed Sinkhorn-Knopp Algorithm for Regularized Optimal Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-task deep learning for image segmentation using recursive approximation tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihuan Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Chizat</w:t>
+                <w:t xml:space="preserve">Mark Kirkland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dossal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Schuetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Optimal Transport: Algorithms and Applications, 14 (5), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.3555-3567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a14050143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3062726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212175v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Power Method for Computing Eigenvectors of Proximal Operators and Neural Networks</w:t>
               </w:r>
@@ -1205,51 +1205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Parisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à coloriser des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2544,369 +2544,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperPatchMatch: an Algorithm for Robust Correspondences using Superpixel Patches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+                <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2708504⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.243-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1080318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432116v3</w:t>
+                <w:t xml:space="preserve">hal-01333295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Evaluation Framework of Superpixel Methods with a Global Regularity Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Section on Superpixels for Image Processing and Computer Vision</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333295v3</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Framework of Superpixel Methods with a Global Regularity Measure</w:t>
+                <w:t xml:space="preserve">SuperPatchMatch: an Algorithm for Robust Correspondences using Superpixel Patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2708504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519635v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432116v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Histogram-Based Joint Image Segmentation with Regularized Optimal Transport Cost</w:t>
               </w:r>
@@ -3485,51 +3485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3723,51 +3723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Exemplar-Based Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3821,248 +3821,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Transport with Proximal Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sira Ferradans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (3), pp.1853-1882. </w:t>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.212-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130929886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130920058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188963v1</w:t>
+                <w:t xml:space="preserve">hal-00816211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transport with Proximal Splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oudet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.212-238. </w:t>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.1853-1882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130920058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130929886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816211v2</w:t>
+                <w:t xml:space="preserve">hal-01188963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual camera synthesis for soccer game replays</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,51 +4312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image editing with spatiogram transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Caselles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4416,51 +4416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking with Occlusions via Graph Cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (1), pp.144-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6520,51 +6520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A patch-based architecture for multi-label classification from single label annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Palyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7280,51 +7280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are my clothes? A multi-level approach for evaluating deep instance segmentation architectures on fashion images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Palyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7886,51 +7886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de méthodologies issues de Mask R-CNN : Application au Corpus DeepFashion2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Palyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7994,90 +7994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to segment microscopy images with lazy labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihuan Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schuetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8109,377 +8109,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refitting solutions promoted by $\ell_{12}$ sparse analysis regularization with block penalties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Semi-supervised Learning with Graphs: Covariance Based Superpixels For Hyperspectral Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Sellars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Faul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.592-595</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059006v1</w:t>
+                <w:t xml:space="preserve">hal-02057730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised Learning with Graphs: Covariance Based Superpixels For Hyperspectral Image Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
+                <w:t xml:space="preserve">Texture-Aware Superpixel Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Faul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.592-595</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1465-1469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057730v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995819v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture-Aware Superpixel Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+                <w:t xml:space="preserve">Refitting solutions promoted by $\ell_{12}$ sparse analysis regularization with block penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany. pp.131-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22368-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995819v3</w:t>
+                <w:t xml:space="preserve">hal-02059006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superpixels adaptés localement aux textures</w:t>
               </w:r>
@@ -8504,51 +8504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8724,64 +8724,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8813,263 +8813,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Guided Chrominance Denoising with Debiased Coupled Total Variation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Regularized Barycenters in the Wasserstein Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference Geometric Science of Information (GSI'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.83-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569571v1</w:t>
+                <w:t xml:space="preserve">hal-03594772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Barycenters in the Wasserstein Space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+                <w:t xml:space="preserve">Transfert de couleurs basé superpixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Geometric Science of Information (GSI'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03594772v1</w:t>
+                <w:t xml:space="preserve">hal-01542596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de couleurs basé superpixels</w:t>
+                <w:t xml:space="preserve">Décomposition en superpixels via l’utilisation de chemin linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
@@ -9096,241 +9083,254 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542596v2</w:t>
+                <w:t xml:space="preserve">hal-01542599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en superpixels via l’utilisation de chemin linéaire</w:t>
+                <w:t xml:space="preserve">Superpixel-based Color Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.700-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542599v1</w:t>
+                <w:t xml:space="preserve">hal-01519644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixel-based Color Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+                <w:t xml:space="preserve">Luminance-Guided Chrominance Denoising with Debiased Coupled Total Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.700-704</w:t>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519644v2</w:t>
+                <w:t xml:space="preserve">hal-01569571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the maximum parameter of the total-variation denoising through the pseudo-inverse of the divergence</w:t>
               </w:r>
@@ -9424,51 +9424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overrelaxed Sinkhorn-Knopp Algorithm for Regularized Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Chizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9837,204 +9837,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">Contrast re-enhancement of Total-Variation regularization jointly with the Douglas-Rachford iterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133447v1</w:t>
+                <w:t xml:space="preserve">hal-01187061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast re-enhancement of Total-Variation regularization jointly with the Douglas-Rachford iterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187061v1</w:t>
+                <w:t xml:space="preserve">hal-01133447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t>
               </w:r>
@@ -10340,51 +10340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Louis Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10530,51 +10530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10854,51 +10854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Color Transfer With Relaxed Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11031,90 +11031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11548,226 +11548,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation with state alignment using high-level image structures detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Makris</w:t>
+                <w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision in Remote Sensing (CVRS'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740666v1</w:t>
+                <w:t xml:space="preserve">hal-00763200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabot</w:t>
+                <w:t xml:space="preserve">Data assimilation with state alignment using high-level image structures detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision in Remote Sensing (CVRS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Xiamen, China. pp.78-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVRS.2012.6421237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763200v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes numériques pour le transport optimal: application en analyse d'image</w:t>
               </w:r>
@@ -11779,51 +11779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Bouharguane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12181,51 +12181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12400,408 +12400,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyconvexification of the multi-label optical flow problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoscopic image inpainting: distinct depth maps and images inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Baeza</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Caselles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, China. pp.765-768, </w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.4101-4104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5652107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596186v1</w:t>
+                <w:t xml:space="preserve">hal-00551565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic image inpainting: distinct depth maps and images inpainting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Background Video Inpainting through Kalman Smoothing along Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.4101-4104, </w:t>
+              <w:t xml:space="preserve">International Workshop on Vision, Modeling, and Visualization (VMV'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Siegen, Germany. pp.123-130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV10/123-130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551565v1</w:t>
+                <w:t xml:space="preserve">hal-00522641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Background Video Inpainting through Kalman Smoothing along Trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Polyconvexification of the multi-label optical flow problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Vision, Modeling, and Visualization (VMV'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Siegen, Germany. pp.123-130, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, China. pp.765-768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV10/123-130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5652107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522641v1</w:t>
+                <w:t xml:space="preserve">hal-00596186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual camera synthesis for soccer game replays</w:t>
               </w:r>
@@ -12839,51 +12839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Visual Media Production (CVMP'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, London, United Kingdom. pp.1-8</w:t>
@@ -13001,226 +13001,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Pressure Image Assimilation for Atmospheric Motion Estimation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation variationnelle et cohérente en temps de mouvements fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594606v1</w:t>
+                <w:t xml:space="preserve">hal-00655901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation variationnelle et cohérente en temps de mouvements fluides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Pressure Image Assimilation for Atmospheric Motion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Memin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States. pp.II-505-II-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655901v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du flot optique dans les écoulements turbulents</w:t>
               </w:r>
@@ -13325,334 +13325,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense estimation of motion fields on meteosat second generation images using a dynamical consistency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assimilation variationelle de systèmes dynamiques d'ordre faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Memin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan d'Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Congrès national de mathématiques appliquées et industrielles (SMAI'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594602v1</w:t>
+                <w:t xml:space="preserve">hal-00656394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation variationelle de systèmes dynamiques d'ordre faible</w:t>
+                <w:t xml:space="preserve">Image assimilation for motion estimation of atmospheric layers with shallow-water model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès national de mathématiques appliquées et industrielles (SMAI'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.864-874</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656394v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image assimilation for motion estimation of atmospheric layers with shallow-water model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense estimation of motion fields on meteosat second generation images using a dynamical consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mémin</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Memin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.4749-4752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596194v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Consistent Spatio-temporal Motion Estimator for Atmospheric Layers</w:t>
               </w:r>
@@ -14630,51 +14630,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11603, , pp.131-143, 2019, 978-3-030-22367-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22368-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107463v1</w:t>
@@ -15196,51 +15196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization with First Order Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15679,51 +15679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15793,51 +15793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Bouharguane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16374,51 +16374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01195-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04394848v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I Aviles-Rivero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sellars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihuan Ke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuetz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3062726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Chizat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14050143" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Bungert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Hait-Fraenkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilboa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Parisotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128793v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hug" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.123811" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.6275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040734" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864129v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Feld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab0cb2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647869v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510063v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581699v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432116v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2708504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Manjon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Louis Collins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Zachiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit Moonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288929" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816211v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920058" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baeza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gargallo I Pirac&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20385/1860-2037/9.2012.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757084v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yildizoglu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2183144" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.56" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596053v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2095869" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengembre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2010.00461.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780936" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0212-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6LX0PBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2008.00370.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0069-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WR9R594Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080713896" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szantai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.906156" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596160v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan d'Adamo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240701242385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92366-1_18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hermant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Diebold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jouanneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Li&#242;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I. Aviles-Rivero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Runkel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Kourtzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00443" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Compaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manjon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87196-3_35" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170180v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995819v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193970v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoteng Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingnan Fan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569571v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594772v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542596v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542599v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519644v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510062v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349569v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170197v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis Collins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740666v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVRS.2012.6421237" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748926v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696065v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467418" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622591v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011901" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yussuf Hussaini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5652107" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.997" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522641v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV10/123-130" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armangu&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rius" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433388v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corpetti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Memin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779039" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655901v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594602v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Memin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423921" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656394v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594588v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_22" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZXMPDPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596200v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408889" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szanta&#239;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408944" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655905v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655852v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Clerc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573467v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Tapia-Riera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herfeld" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266141v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366256v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Guez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755998v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997598v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170176v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar M Alsaleh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby T Tan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333397v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazelles Elsa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740671v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655898v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01246096v8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047394v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-18461-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01195-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04394848v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I Aviles-Rivero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sellars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Chizat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14050143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihuan Ke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3062726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Bungert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Hait-Fraenkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilboa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Parisotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128793v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hug" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.123811" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.6275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040734" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864129v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Feld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab0cb2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647869v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510063v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581699v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432116v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2708504" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Manjon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Louis Collins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Zachiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit Moonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288929" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816211v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baeza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gargallo I Pirac&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20385/1860-2037/9.2012.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757084v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yildizoglu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2183144" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.56" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596053v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2095869" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengembre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2010.00461.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780936" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0212-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6LX0PBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2008.00370.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0069-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WR9R594Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080713896" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szantai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.906156" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596160v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan d'Adamo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240701242385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92366-1_18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hermant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Diebold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jouanneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Li&#242;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I. Aviles-Rivero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Runkel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Kourtzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00443" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Compaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manjon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87196-3_35" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170180v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995819v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193970v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoteng Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingnan Fan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594772v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542596v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519644v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569571v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510062v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349569v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170197v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis Collins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVRS.2012.6421237" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748926v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696065v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467418" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622591v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011901" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yussuf Hussaini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.997" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522641v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV10/123-130" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596186v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5652107" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armangu&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rius" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433388v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corpetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Memin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656394v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594602v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Memin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423921" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594588v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_22" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZXMPDPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596200v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408889" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szanta&#239;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408944" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655905v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655852v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Clerc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573467v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Tapia-Riera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herfeld" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266141v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366256v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Guez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755998v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997598v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170176v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar M Alsaleh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby T Tan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333397v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazelles Elsa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740671v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655898v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01246096v8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047394v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-18461-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>