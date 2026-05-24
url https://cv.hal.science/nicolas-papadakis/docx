--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -939,261 +939,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Power Method for Computing Eigenvectors of Proximal Operators and Neural Networks</w:t>
+                <w:t xml:space="preserve">Block based refitting in $\ell_{12}$ sparse regularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Bungert</w:t>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Hait-Fraenkel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Gilboa</w:t>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (3), pp.1114-1148. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.216-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1384154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00993-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323046v1</w:t>
+                <w:t xml:space="preserve">hal-02330441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block based refitting in $\ell_{12}$ sparse regularisation</w:t>
+                <w:t xml:space="preserve">Nonlinear Power Method for Computing Eigenvectors of Proximal Operators and Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Leon Bungert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Hait-Fraenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+                <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.216-236. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.1114-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00993-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1384154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330441v1</w:t>
+                <w:t xml:space="preserve">hal-03323046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Osmosis for Non-linear Image Fusion</w:t>
               </w:r>
@@ -1645,226 +1645,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalization of Barycenters in the Wasserstein Space</w:t>
+                <w:t xml:space="preserve">Data-driven regularization of Wasserstein barycenters with an application to multivariate density registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.719-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imaiai/iaz023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564007v1</w:t>
+                <w:t xml:space="preserve">hal-01790015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven regularization of Wasserstein barycenters with an application to multivariate density registration</w:t>
+                <w:t xml:space="preserve">Penalization of Barycenters in the Wasserstein Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (3), pp.2261-2285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imaiai/iaz023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01790015v1</w:t>
+                <w:t xml:space="preserve">hal-01564007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à coloriser des images</w:t>
               </w:r>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tal Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2347,51 +2347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of Flows Estimating Eigenfunctions of One-homogeneous Functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2550,90 +2550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.243-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2661,343 +2661,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Framework of Superpixel Methods with a Global Regularity Measure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convex Histogram-Based Joint Image Segmentation with Regularized Optimal Transport Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-017-0725-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519635v1</w:t>
+                <w:t xml:space="preserve">hal-01533657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperPatchMatch: an Algorithm for Robust Correspondences using Superpixel Patches</w:t>
+                <w:t xml:space="preserve">Evaluation Framework of Superpixel Methods with a Global Regularity Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Section on Superpixels for Image Processing and Computer Vision</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432116v3</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Histogram-Based Joint Image Segmentation with Regularized Optimal Transport Cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SuperPatchMatch: an Algorithm for Robust Correspondences using Superpixel Patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-017-0725-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2708504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533657v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432116v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimized PatchMatch for multi-scale and multi-feature label fusion</w:t>
               </w:r>
@@ -3111,369 +3111,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved optical flow tracking technique for real-time MR-guided beam therapies in moving organs</w:t>
+                <w:t xml:space="preserve">Accounting for observation errors in image data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornel Zachiu</w:t>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrit Moonen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (23629), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/tellusa.v67.23629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212632v1</w:t>
+                <w:t xml:space="preserve">hal-00923735v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for observation errors in image data assimilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+                <w:t xml:space="preserve">Multi-physics Optimal Transportation and Image Interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/tellusa.v67.23629⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue - Optimal Transport, 49 (6), pp.1671-1692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2015038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923735v3</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics Optimal Transportation and Image Interpolation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
+                <w:t xml:space="preserve">An improved optical flow tracking technique for real-time MR-guided beam therapies in moving organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Zachiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrit Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998370v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminance-Chrominance Model for Image Colorization</w:t>
               </w:r>
@@ -6213,51 +6213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6730,168 +6730,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCOTCH and SODA: A Transformer Video Shadow Detection Framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lei Zhu</w:t>
+                <w:t xml:space="preserve">Gradient Step Denoiser for convergent Plug-and-Play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE / CVF Computer Vision and Pattern Recognition Conference (CVPR'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944252v1</w:t>
+                <w:t xml:space="preserve">hal-03370886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximal denoiser for convergent plug-and-play optimization with nonconvex regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6920,152 +6890,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning (ICML'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Step Denoiser for convergent Plug-and-Play</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+                <w:t xml:space="preserve">SCOTCH and SODA: A Transformer Video Shadow Detection Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Liò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">IEEE / CVF Computer Vision and Pattern Recognition Conference (CVPR'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370886v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débruiteur &amp;quot;descente de gradient&amp;quot; pour la convergence d'une méthode Plug-and-Play</w:t>
               </w:r>
@@ -7261,525 +7261,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are my clothes? A multi-level approach for evaluating deep instance segmentation architectures on fashion images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Palyart</w:t>
+                <w:t xml:space="preserve">POPCORN: Progressive Pseudo-labeling with Consistency Regularization and Neighboring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Compaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José V Manjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR Workshop on Computer Vision for Fashion, Art, and Design (CVFAD'21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW53098.2021.00443⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg (virtual), France. pp.373-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87196-3_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272473v1</w:t>
+                <w:t xml:space="preserve">hal-03365185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPCORN: Progressive Pseudo-labeling with Consistency Regularization and Neighboring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+                <w:t xml:space="preserve">Where are my clothes? A multi-level approach for evaluating deep instance segmentation architectures on fashion images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vézard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Strasbourg (virtual), France. pp.373-382, </w:t>
+              <w:t xml:space="preserve">CVPR Workshop on Computer Vision for Fashion, Art, and Design (CVFAD'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual event, United States. pp.3951-3955, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87196-3_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW53098.2021.00443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365185v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Generative Models for Patch-based Texture Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning local regularization for variational image restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Almansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Cabourg, France. pp.269--280, </w:t>
+              <w:t xml:space="preserve">, May 2021, Cabourg, France. pp.358-370, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824076v2</w:t>
+                <w:t xml:space="preserve">hal-03139784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning local regularization for variational image restoration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wasserstein Generative Models for Patch-based Texture Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrés Almansa</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Cabourg, France. pp.358-370, </w:t>
+              <w:t xml:space="preserve">, May 2021, Cabourg, France. pp.269--280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139784v1</w:t>
+                <w:t xml:space="preserve">hal-02824076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage d'une fonction de régularisation locale pour la restauration d'images</w:t>
               </w:r>
@@ -8348,90 +8348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refitting solutions promoted by $\ell_{12}$ sparse analysis regularization with block penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany. pp.131-143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8737,51 +8737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9012,541 +9012,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en superpixels via l’utilisation de chemin linéaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+                <w:t xml:space="preserve">Characterizing the maximum parameter of the total-variation denoising through the pseudo-inverse of the divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542599v1</w:t>
+                <w:t xml:space="preserve">hal-01412059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixel-based Color Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+                <w:t xml:space="preserve">Overrelaxed Sinkhorn-Knopp Algorithm for Regularized Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.700-704</w:t>
+              <w:t xml:space="preserve">NIPS Workshop on Optimal Transport &amp; Machine Learning (OTML'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519644v2</w:t>
+                <w:t xml:space="preserve">hal-01629985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Guided Chrominance Denoising with Debiased Coupled Total Variation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Décomposition en superpixels via l’utilisation de chemin linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.235-248</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569571v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the maximum parameter of the total-variation denoising through the pseudo-inverse of the divergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Superpixel-based Color Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.700-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412059v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overrelaxed Sinkhorn-Knopp Algorithm for Regularized Optimal Transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+                <w:t xml:space="preserve">Luminance-Guided Chrominance Denoising with Debiased Coupled Total Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS Workshop on Optimal Transport &amp; Machine Learning (OTML'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629985v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Shape Regularity Criteria for Superpixel Evaluation</w:t>
               </w:r>
@@ -9627,90 +9627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved optical flow tracking technique for real-time MR-guided beam therapies in moving organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Zachiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrit Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9837,286 +9837,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast re-enhancement of Total-Variation regularization jointly with the Douglas-Rachford iterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187061v1</w:t>
+                <w:t xml:space="preserve">hal-01200862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">Contrast re-enhancement of Total-Variation regularization jointly with the Douglas-Rachford iterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133447v1</w:t>
+                <w:t xml:space="preserve">hal-01187061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t>
+                <w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200862v1</w:t>
+                <w:t xml:space="preserve">hal-01133447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-convex Relaxation of Optimal Transport for Color Transfer Between Images</w:t>
               </w:r>
@@ -10197,51 +10197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of Non-Local Total Variation Spectral Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10340,51 +10340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Louis Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10409,77 +10409,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On debiasing restoration algorithms: applications to total-variation and nonlocal-means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.129-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10625,77 +10625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for correlated observation errors in image data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10733,90 +10733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de séquences d'images : vers une prise en compte des corrélations spatiales au sein des erreurs d'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones "Extraction et Gestion des Connaissances" (EGC'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11174,90 +11174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation d'images et de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11351,77 +11351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation directe de séquences d'images de traceur passif : application aux équations de Saint-Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11548,576 +11548,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabot</w:t>
+                <w:t xml:space="preserve">Méthodes numériques pour le transport optimal: application en analyse d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaf Bouharguane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">CANUM 2012 - Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763200v1</w:t>
+                <w:t xml:space="preserve">hal-00748924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation with state alignment using high-level image structures detection</w:t>
+                <w:t xml:space="preserve">Data assimilation with state alignment using the EnKF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision in Remote Sensing (CVRS'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVRS.2012.6421237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00740666v1</w:t>
+                <w:t xml:space="preserve">hal-00748926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes numériques pour le transport optimal: application en analyse d'image</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oudet</w:t>
+                <w:t xml:space="preserve">Active Contours without Level Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yildizoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2012 - Congrès National d'Analyse Numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.2549-2552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748924v1</w:t>
+                <w:t xml:space="preserve">hal-00696065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation with state alignment using the EnKF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Makris</w:t>
+                <w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748926v1</w:t>
+                <w:t xml:space="preserve">hal-00763200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Contours without Level Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+                <w:t xml:space="preserve">Data assimilation with state alignment using high-level image structures detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.2549-2552, </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision in Remote Sensing (CVRS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Xiamen, China. pp.78-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVRS.2012.6421237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696065v1</w:t>
+                <w:t xml:space="preserve">hal-00740666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation directe de séquences d'images bruités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12337,51 +12337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Souopgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEC - International Symposium on Earth-science Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Norman, Oklahoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13528,247 +13528,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense estimation of motion fields on meteosat second generation images using a dynamical consistency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+                <w:t xml:space="preserve">A Consistent Spatio-temporal Motion Estimator for Atmospheric Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Memin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.4749-4752, </w:t>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ischia, Italy. pp.251-263, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72823-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594602v1</w:t>
+                <w:t xml:space="preserve">hal-03594588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Consistent Spatio-temporal Motion Estimator for Atmospheric Layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Mémin</w:t>
+                <w:t xml:space="preserve">Dense estimation of motion fields on meteosat second generation images using a dynamical consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Memin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-72823-8_22⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.4749-4752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03594588v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically consistent optical flow estimation</w:t>
               </w:r>
@@ -14568,90 +14568,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refitting Solutions Promoted by $$\ell _{12}$$ Sparse Analysis Regularizations with Block Penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11603, , pp.131-143, 2019, 978-3-030-22367-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14677,1141 +14677,1242 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinterpreting EMML as Mirror Descent for Constrained Maximum Likelihood Estimation</w:t>
+                <w:t xml:space="preserve">i-DEQ: A stable inertial deep equilibrium model for image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Martin</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534462v1</w:t>
+                <w:t xml:space="preserve">hal-05627606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Convergence of Proximal Algorithms for Weakly-convex Min-max Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Castera</w:t>
+                <w:t xml:space="preserve">Reinterpreting EMML as Mirror Descent for Constrained Maximum Likelihood Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Steidl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573467v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Gradient-Step Denoiser to the Proximal Denoiser and their associated convergent Plug-and-Play algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+                <w:t xml:space="preserve">On the Convergence of Proximal Algorithms for Weakly-convex Min-max Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Tapia-Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261818v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Moreau envelope properties of weakly convex functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marien Renaud</w:t>
+                <w:t xml:space="preserve">From the Gradient-Step Denoiser to the Proximal Denoiser and their associated convergent Plug-and-Play algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266141v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivariant Denoisers for Plug and Play Image Restoration</w:t>
+                <w:t xml:space="preserve">On the Moreau envelope properties of weakly convex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366256v1</w:t>
+                <w:t xml:space="preserve">hal-05266141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization with First Order Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hurault</w:t>
+                <w:t xml:space="preserve">Equivariant Denoisers for Plug and Play Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755998v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Existence of Optimal Transport Gradient for Learning Generative Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+                <w:t xml:space="preserve">Optimization with First Order Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137342v1</w:t>
+                <w:t xml:space="preserve">hal-04755998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Wasserstein distance with Transshipment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Existence of Optimal Transport Gradient for Learning Generative Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997598v1</w:t>
+                <w:t xml:space="preserve">hal-03137342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Supervised Classification: Extreme Minimal Supervision with the Graph 1-Laplacian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation of Wasserstein distance with Transshipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170176v1</w:t>
+                <w:t xml:space="preserve">hal-01997598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization of barycenters in the Wasserstein space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cazelles Elsa</w:t>
+                <w:t xml:space="preserve">Beyond Supervised Classification: Extreme Minimal Supervision with the Graph 1-Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoteng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar M Alsaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robby T Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333397v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Chrominance Model for Image Colorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Regularization of barycenters in the Wasserstein space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazelles Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01051308v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luminance-Chrominance Model for Image Colorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiphysics optimal transportation and image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Bouharguane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15832,51 +15933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15886,100 +15987,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données images : application au suivi de courbes et de champs de vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1; PhD thesis, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00655898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15989,91 +16090,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport for Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Université de Bordeaux; Habilitation thesis, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01246096v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16083,151 +16184,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Nikolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. 9087, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId355"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16374,51 +16475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01195-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04394848v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I Aviles-Rivero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sellars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Chizat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14050143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihuan Ke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3062726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Bungert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Hait-Fraenkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilboa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Parisotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128793v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hug" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.123811" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.6275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040734" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864129v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Feld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab0cb2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647869v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510063v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581699v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432116v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2708504" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Manjon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Louis Collins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Zachiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit Moonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288929" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816211v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baeza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gargallo I Pirac&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20385/1860-2037/9.2012.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757084v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yildizoglu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2183144" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.56" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596053v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2095869" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengembre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2010.00461.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780936" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0212-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6LX0PBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2008.00370.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0069-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WR9R594Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080713896" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szantai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.906156" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596160v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan d'Adamo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240701242385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92366-1_18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hermant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Diebold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jouanneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Li&#242;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I. Aviles-Rivero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Runkel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Kourtzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00443" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Compaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manjon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87196-3_35" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170180v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995819v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193970v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoteng Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingnan Fan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594772v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542596v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519644v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569571v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510062v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349569v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170197v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis Collins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVRS.2012.6421237" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748926v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696065v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467418" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622591v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011901" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yussuf Hussaini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.997" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522641v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV10/123-130" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596186v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5652107" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armangu&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rius" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433388v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corpetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Memin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656394v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594602v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Memin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423921" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594588v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_22" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZXMPDPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596200v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408889" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szanta&#239;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408944" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655905v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655852v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Clerc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573467v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Tapia-Riera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herfeld" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266141v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366256v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Guez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755998v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997598v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170176v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar M Alsaleh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby T Tan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333397v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazelles Elsa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740671v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655898v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01246096v8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047394v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-18461-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01195-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04394848v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I Aviles-Rivero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sellars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Chizat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14050143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihuan Ke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3062726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Bungert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Hait-Fraenkel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilboa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Parisotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128793v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hug" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.123811" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.6275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040734" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864129v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Feld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab0cb2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647869v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510063v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581699v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432116v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2708504" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Manjon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Louis Collins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Zachiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit Moonen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288929" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816211v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baeza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gargallo I Pirac&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20385/1860-2037/9.2012.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757084v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yildizoglu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2183144" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.56" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596053v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2095869" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengembre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2010.00461.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780936" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0212-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6LX0PBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2008.00370.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0069-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WR9R594Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080713896" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szantai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.906156" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596160v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan d'Adamo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240701242385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92366-1_18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hermant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Diebold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jouanneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Li&#242;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I. Aviles-Rivero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Runkel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Kourtzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Compaire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manjon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87196-3_35" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272473v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00443" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170180v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995819v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193970v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoteng Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingnan Fan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594772v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542596v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629985v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542599v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519644v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510062v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349569v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170197v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis Collins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748924v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696065v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467418" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740666v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVRS.2012.6421237" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622591v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011901" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yussuf Hussaini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.997" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522641v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV10/123-130" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596186v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5652107" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armangu&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rius" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433388v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corpetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Memin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656394v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594588v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_22" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZXMPDPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594602v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Memin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423921" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596200v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408889" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szanta&#239;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408944" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655905v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655852v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627606v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Clerc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534462v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573467v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Tapia-Riera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261818v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herfeld" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366256v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Guez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997598v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170176v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar M Alsaleh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby T Tan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333397v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazelles Elsa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655898v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01246096v8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-18461-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>